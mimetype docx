--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1249,178 +1249,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludruk Revisited: An Epistolary Interview with James L. Peacock</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Ethnographic Approach to Role-Playing in a Performance of Madurese Loddrok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theatre Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, Special Issue : Anthropology and Theatre, 19 (1 (Spring)), pp.9-16</w:t>
+              <w:t xml:space="preserve">, 1994, Special Issue : Anthropology and Theatre 19 (1 (Spring)), pp.47-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719050v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-01719044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludruk Revisited: An Epistolary Interview with James L. Peacock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L Peacock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theatre Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, Special Issue : Anthropology and Theatre 19 (1 (Spring)), pp.47-66</w:t>
+              <w:t xml:space="preserve">, 1994, Special Issue : Anthropology and Theatre, 19 (1 (Spring)), pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719044v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Conditions of Performing Arts in Madura (Indonesia) : Elements for an Anthropology of Theatre&amp;quot;.</w:t>
               </w:r>
@@ -3092,50 +3092,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Crise au Ghana, réfugiés à Paris »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Glenn Smith et Hélène Bouvier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnicity/Ethnicité : Mixed Views /Regards entrecroisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PDII/LIPI (Centre de documentation et d'information indonésien-Institut des Sciences Indonésien) et LASEMA/CASE/CNRS (Laboratoire Asie du Sud-Est et Monde Austronésien/Centre Asie du Sud-Est/CNRS), pp.37-46., 2006, 979 3688 57 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Introduction”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3148,331 +3234,331 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Glenn Smith et Hélène Bouvier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communal Conflicts in Kalimantan. Perspectives from the LIPI-CNRS Studies Program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PDII/LIPI (Centre d'information et de documentation scientifiques/Institut des Sciences Indonésien), pp. v-x., 2006, 9-793-68856-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bouvier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Glenn Smith</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Glenn Smith et Hélène Bouvier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnicity/Ethnicité : Mixed Views /Regards entrecroisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PDII/LIPI (Centre de documentation et d'information indonésien-Institut des Sciences Indonésien) et LASEMA/CASE/CNRS (Laboratoire Asie du Sud-Est et Monde Austronésien/Centre Asie du Sud-Est/CNRS), pp.37-46., 2006, 979 3688 57 2</w:t>
+              <w:t xml:space="preserve">, PDII/LIPI (Centre de documentation et d'information indonésien-Institut des Sciences Indonésien) et LASEMA/CASE/CNRS (Laboratoire Asie du Sud-Est et Monde Austronésien/Centre Asie du Sud-Est/CNRS), pp. v-xxvii, 2006, 979 3688 57 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ethnographie des réfugiés Lao en milieu urbain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Smith</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Glenn Smith et Hélène Bouvier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnicity/Ethnicité : Mixed Views /Regards entrecroisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PDII/LIPI (Centre de documentation et d'information indonésien-Institut des Sciences Indonésien) et LASEMA/CASE/CNRS (Laboratoire Asie du Sud-Est et Monde Austronésien/Centre Asie du Sud-Est/CNRS), pp. v-xxvii, 2006, 979 3688 57 2</w:t>
+              <w:t xml:space="preserve">, PDII/LIPI (Centre de documentation et d'information indonésien-Institut des Sciences Indonésien) et LASEMA/CASE/CNRS (Laboratoire Asie du Sud-Est et Monde Austronésien/Centre Asie du Sud-Est/CNRS), pp.47-108., 2006, 979 3688 57 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bouvier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Glenn Smith et Hélène Bouvier. </w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dewi Fortuna Anwar, Hélène Bouvier, Glenn Smith, Roger Tol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnicity/Ethnicité : Mixed Views /Regards entrecroisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PDII/LIPI (Centre de documentation et d'information indonésien-Institut des Sciences Indonésien) et LASEMA/CASE/CNRS (Laboratoire Asie du Sud-Est et Monde Austronésien/Centre Asie du Sud-Est/CNRS), pp.47-108., 2006, 979 3688 57 2</w:t>
+              <w:t xml:space="preserve">Violent Internal Conflicts in Asia Pacific. Histories, Political Economies and Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yayasan Obor Indonesia, MOST-LIPI; LASEMA-CNRS, KITLV-Jakarta, pp. 1-14., 2005, 979-461-514-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Pendahuluan” [Introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3492,143 +3578,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dewi Fortuna Anwar, Hélène Bouvier, Glenn Smith, Roger Tol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Konflik Kekerasan Internal: Tinjauan Sejarah, Ekonomi-Politik, dan Kebijakan di Asia Pasifik.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yayasan Obor Indonesia, MOST-LIPI; LASEMA-CNRS, KITLV-Jakarta, pp.1-17, 2005, 979-461-515-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722141v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01722139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendered and Engendering : Voice and Body in Madurese Performing Arts&amp;quot;,</w:t>
               </w:r>
@@ -4598,51 +4598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouvier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552744v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1743" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;netier-Alev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1200" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub de Jonge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Smith" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8878" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1999.1640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Peacock" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Toffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Fortuna Anwar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.2554" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouvier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552744v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1743" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;netier-Alev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1200" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub de Jonge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Smith" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8878" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1999.1640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Peacock" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Toffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Fortuna Anwar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.2554" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>