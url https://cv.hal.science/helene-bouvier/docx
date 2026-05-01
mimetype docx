--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1249,178 +1249,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ethnographic Approach to Role-Playing in a Performance of Madurese Loddrok</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ludruk Revisited: An Epistolary Interview with James L. Peacock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L Peacock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theatre Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, Special Issue : Anthropology and Theatre 19 (1 (Spring)), pp.47-66</w:t>
+              <w:t xml:space="preserve">, 1994, Special Issue : Anthropology and Theatre, 19 (1 (Spring)), pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719044v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-01719050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Ethnographic Approach to Role-Playing in a Performance of Madurese Loddrok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theatre Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, Special Issue : Anthropology and Theatre, 19 (1 (Spring)), pp.9-16</w:t>
+              <w:t xml:space="preserve">, 1994, Special Issue : Anthropology and Theatre 19 (1 (Spring)), pp.47-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719050v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Conditions of Performing Arts in Madura (Indonesia) : Elements for an Anthropology of Theatre&amp;quot;.</w:t>
               </w:r>
@@ -4598,51 +4598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouvier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552744v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1743" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;netier-Alev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1200" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub de Jonge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Smith" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8878" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1999.1640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Peacock" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Toffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Fortuna Anwar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.2554" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouvier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552744v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1743" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;netier-Alev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1200" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub de Jonge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Smith" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8878" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1999.1640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Peacock" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Toffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Fortuna Anwar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.2554" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>