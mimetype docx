--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -1021,286 +1021,1835 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation and Optimization of a Random Illumination Microscope: towards Robustness for Microscopy Core Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munish Munish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 118 (3), pp.e70060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.70060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling inter-embryo variability in spindle length over time: Towards quantitative phenotype analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pastezeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (9), pp.e1012330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The coordination of spindle-positioning forces during the asymmetric division of the C. elegans zygote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Fairbrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (5), pp.e50770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202050770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microtubule Feedback and LET-99-Dependent Control of Pulling Forces Ensure Robust Spindle Position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Bouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pastezeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Fairbrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (11), pp.2189-2205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spindle Micro-Fluctuations of Length Reveal its Dynamics Over Cell Division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pastezeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (3), pp.622a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.3338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buffers Affect the Bending Rigidity of Model Lipid Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Duelund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H. Ipsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (1), pp.13-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la403565f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advantages of statistical analysis of giant vesicle flickering for bending elasticity measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Pott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Ipsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (10), pp.116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11116-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanics of POPC bilayers in presence of alkali salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olav S. Garvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Pott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H. Ipsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (3), pp.272a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.12.1482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of membrane-anchored fluorescent probes on the mechanical properties of lipid bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Pott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A. Bagatolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H. Ipsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1798 (7), pp.1333-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giant unilamellar vesicle formation under physiologically relevant conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154, pp.115-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Softening of POPC membranes by magainin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Pott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knud J. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Brask</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 137 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2008.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Softening of POPC membranes by magainin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pott T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brask</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 137, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Image (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicSim_FluoMT: Two synthetic datasets of images of fluorescent microtubules (First use in Ait Laydi et al., 2025)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MicReal_FluoMT: A dataset of microscopy images with stained microtubules (First use in Ait Laydi et al., 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pecreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouvrais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237288v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicReal_FluoMT: A dataset of microscopy images with stained microtubules (First use in Ait Laydi et al., 2025)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MicSim_FluoMT: Two synthetic datasets of images of fluorescent microtubules (First use in Ait Laydi et al., 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouvrais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mewen Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237316v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiLiPop — Code supporting Bouvrais et al. EMBO Reports (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécréaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouvrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,51 +2857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1362,51 +2911,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAPTIVE ATTENTION RESIDUAL U-NET FOR FILAMENT SEGMENTATION IN BIOMEDICAL MICROSCOPY IMAGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ait Laydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1448,73 +2997,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two dynamic behaviours of the microtubules at the cell cortex reveal the pulling and pushing forces that position the mitotic spondle in C. elegans embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouvrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1573,51 +3122,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QBI 2019 - Quantitative BioImaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1627,51 +3176,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using 3D Large Scale Tomography to Study Force Generation in the Mitotic Spindle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Zimyanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1731,1499 +3280,84 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy &amp; Microanalysis meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30 (Supplement_1), pp.ozae044.344, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mam/ozae044.344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688844v1</w:t>
-              </w:r>
-[...1413 lines deleted...]
-                <w:t xml:space="preserve">hal-00323468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3370,51 +3504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Sid El Moctar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ait Laydi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef El Mourabit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouvrais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158474v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cueff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mewen Crespo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158440v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Huet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pastezeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Coquil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Zimyanin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Magaj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che-Hang Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Gibney" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basaran Mustafa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chesneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Soler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouvrais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fairbrass" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01497043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delattre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pecreaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;cr&#233;aux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.344" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012330" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202050770" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.10.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fouchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Mary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.3338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00952387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Duelund" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Ipsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403565f" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Pott" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ipsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11116-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68CR5R38-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav S. Garvik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.1482" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Bagatolli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.03.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pott" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud J. Jensen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Brask" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2008.06.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pott T" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Jensen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brask" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Sid El Moctar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ait Laydi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef El Mourabit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouvrais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158474v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cueff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mewen Crespo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158440v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Huet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pastezeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Coquil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Zimyanin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Magaj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che-Hang Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Gibney" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basaran Mustafa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chesneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Soler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouvrais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fairbrass" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01497043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delattre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pecreaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Marchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dutertre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munish Munish" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202050770" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.10.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fouchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Mary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.3338" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00952387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Duelund" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Ipsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403565f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Pott" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ipsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11116-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68CR5R38-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav S. Garvik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.1482" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Bagatolli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.03.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pott" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud J. Jensen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Brask" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2008.06.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323468v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pott T" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Jensen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brask" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237316v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;cr&#233;aux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.344" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>