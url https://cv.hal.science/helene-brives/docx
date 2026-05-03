--- v1 (2026-03-27)
+++ v2 (2026-05-03)
@@ -120,2715 +120,2849 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation continue courte à destination des accompagnateurs de collectifs : « faire parler travail » dans le changement</w:t>
+                <w:t xml:space="preserve">L’enseignement critique des savoirs environnementaux en école d’agronomie : comment favoriser un tournant écologique sur le plan pédagogique et éducatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Passemard</w:t>
+                <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Brives</w:t>
+                <w:t xml:space="preserve">Laura Solaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Deslandes</w:t>
+                <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Grau</w:t>
+                <w:t xml:space="preserve">Madeline Koczura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Lemoine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/161ep⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163905v1</w:t>
+                <w:t xml:space="preserve">hal-05590848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail agricole et transition agroécologique : quelles interactions, quels impacts et quelles conséquences pour l'agronomie et les agronomes ? [éditorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teatske Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail agricole et transition agroécologique : quelles interactions, quels impacts et quelles conséquences pour la formation en agronomie ? [Éditorial]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
+                <w:t xml:space="preserve">Formation continue courte à destination des accompagnateurs de collectifs : « faire parler travail » dans le changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Deslandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (2), pp.9-13</w:t>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080175v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit production without synthetic chemical inputs in the Pilat, challenges and prospects for change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Travail agricole et transition agroécologique : quelles interactions, quels impacts et quelles conséquences pour la formation en agronomie ? [Éditorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Champailler</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.9-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771521v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une arboriculture sans produits phytosanitaires de synthèse dans le Pilat, verrouillages et perspectives de transformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fruit production without synthetic chemical inputs in the Pilat, challenges and prospects for change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Zwigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 93, pp.93-107. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 93, pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art06-GB⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol93-art08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04583002v1</w:t>
+                <w:t xml:space="preserve">hal-04771521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport à la nature dans le travail agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une arboriculture sans produits phytosanitaires de synthèse dans le Pilat, verrouillages et perspectives de transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mouret</w:t>
+                <w:t xml:space="preserve">Lucy Zwigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Arsac</w:t>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Omon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Champailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93, pp.93-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol93-art08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183282v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les appuis de l’action collective mobilisés dans les transitions agroécologiques. Enseignements de l’analyse de cinq collectifs d’agriculteurs en Rhône-Alpes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rapport à la nature dans le travail agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Godet</w:t>
+                <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Arsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Omon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teatske Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.119-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198890v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de filières locales est-il gage d’une écologisation des pratiques agricoles ?</w:t>
+                <w:t xml:space="preserve">Les appuis de l’action collective mobilisés dans les transitions agroécologiques. Enseignements de l’analyse de cinq collectifs d’agriculteurs en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Brives-Beaume</w:t>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Heinisch</w:t>
+                <w:t xml:space="preserve">Helene Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Désolé</w:t>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Chazoule</w:t>
+                <w:t xml:space="preserve">Jacques Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2021007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697681v1</w:t>
+                <w:t xml:space="preserve">hal-03198890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students’ knowledge and expectations about sustainable food systems in higher education</w:t>
+                <w:t xml:space="preserve">Le développement de filières locales est-il gage d’une écologisation des pratiques agricoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Migliorini</w:t>
+                <w:t xml:space="preserve">Hélène Brives-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
+                <w:t xml:space="preserve">Claire Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Veromann</w:t>
+                <w:t xml:space="preserve">Mathieu Désolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola Strassner</w:t>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominika Średnicka-Tober</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (6), pp.1087-1110. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJSHE-12-2019-0356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702424v1</w:t>
+                <w:t xml:space="preserve">hal-03697681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion d’“agriculture du milieu” est-elle opérante pour l’analyse de l’agriculture de Rhône-Alpes ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Students’ knowledge and expectations about sustainable food systems in higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paola Migliorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Veromann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Strassner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Średnicka-Tober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.5109⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.1087-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJSHE-12-2019-0356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087546v1</w:t>
+                <w:t xml:space="preserve">hal-03702424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Mid-Tier Supply Chains (France) and Values-Based Food Supply Chains (USA) : A Comparison of Motivations, Achievements, Barriers and Limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">La notion d’“agriculture du milieu” est-elle opérante pour l’analyse de l’agriculture de Rhône-Alpes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Désolé</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 357-358, pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087647v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology territories : places for sustainable agricultural and food systems and biodiversity conservation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing Mid-Tier Supply Chains (France) and Values-Based Food Supply Chains (USA) : A Comparison of Motivations, Achievements, Barriers and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Dufour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Lev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Désolé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "Distributed, Interconnected and Democratic Agri-Food Economies: New Directions in Research", 6 (3), pp.36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088992v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes alimentaires du milieu et création de chaines de valeurs : concepts et études de cas dans la région Rhône-Alpes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agroecology territories : places for sustainable agricultural and food systems and biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (2), pp.132-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1115799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087567v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des sciences du sol face à l'émergence de la notion de service écosystémique. Résultats d'une étude lexicométrique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes alimentaires du milieu et création de chaines de valeurs : concepts et études de cas dans la région Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brives</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (1), pp.101-115</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (8), pp.1203-1219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641717v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'évaluation du bien-être animal en élevage, pendant le transport et à l'abattoir</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évolution des sciences du sol face à l'émergence de la notion de service écosystémique. Résultats d'une étude lexicométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Florence Hellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Frotin</w:t>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Bensoussan</w:t>
+                <w:t xml:space="preserve">Christian Deverre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.101-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690507v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner le changement en agriculture : du non labour à l’agriculture de conservation</w:t>
+                <w:t xml:space="preserve">Méthodes d'évaluation du bien-être animal en élevage, pendant le transport et à l'abattoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Brives</w:t>
+                <w:t xml:space="preserve">Valérie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Omon</w:t>
+                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.175-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/1zwe-fb33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649271v1</w:t>
+                <w:t xml:space="preserve">hal-04690507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommes et animaux d'élevage au travail : vers une approche pluridisciplinaire des pratiques relationnelles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accompagner le changement en agriculture : du non labour à l’agriculture de conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Omon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25 (2), pp.159-168</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01210319v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of rare breed management programs: Between conservation and development</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hommes et animaux d'élevage au travail : vers une approche pluridisciplinaire des pratiques relationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nausicaa L'Hotellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.159-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01019761v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des populations animales à petits effectifs. Accès aux dispositifs par l'analyse des controverses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Diversity of rare breed management programs: Between conservation and development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Audiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss:2007042⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 140 (1-3), pp.161-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2011.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656960v1</w:t>
+                <w:t xml:space="preserve">hal-01019761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of knowledge and research in facilitating social learning among stakeholders in natural resources management in the french atlantic coastal wetlands</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gestion des populations animales à petits effectifs. Accès aux dispositifs par l'analyse des controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick A. Audiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2007.01.012⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (2), pp.154-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss:2007042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01197693v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The role of knowledge and research in facilitating social learning among stakeholders in natural resources management in the french atlantic coastal wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Steyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (6), pp.537-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2007.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La docilité : Un nouvel indicateur de sélection animale pour une agriculture durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006/4 (45), pp.169-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eh.045.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2838,2437 +2972,2437 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering systemic change at a territory scale: a collective learning experiment with stakeholders along the agrifood chain in the Pilat, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champailler Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Alienor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How AKIS players deal with the idea that farmers know best: attempts to redefine modes of knowledge production and dissemination in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Seminar on Extension &amp; Education. Inclusivity and transformations of agricultural extension and education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CETRAD, Jun 2025, Vila Real (UTAD), France. 5 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.18111917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From individual experience to shareable... and shared knowledge: the case of the development of crop-livestock interactions in Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFSA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming System Association, Jul 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se faire une place en élevage bovin lait : étude de vingt trajectoires d’installation dans leRhône et la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Courret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la SFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER - ESA, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where alternative food networks and agroecology meet: exploring synergies for food system transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Mouratiadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Solaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">187th EAAE Seminar "Food System Transformation – Role of Research"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Jun 2024, Frick, Switzerland, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What strategies should be adopted, for water management, to ensure the sustainability of mountain cheese production in the face of climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Cremilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Bitkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP-European Federation of Animal Science, Jun 2024, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From practice-based evidence to evidence-based practice: how to close the loop?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education (ESEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26th ESEE community - INRAE, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do farmers groups support quality of work life? A framework for analyzing group farming in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mazaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin de Verdiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers' involvement in collective experimental designs in a French region, Rhône-Alpes. How do they contribute to farmers' learning and facilitate the agroecological transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Catalogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European IFSA Symposium (IFSA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, La Canée (Crete), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology Territories, a participatory action research project for transition towards sustainable and territorialized agricultural food systems (2013-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fostering synergies between movement, science and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards agroecology territory: the challenge of enrolling multiple stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participatory Action Research (P.A.R.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How transition to agroecology questions knowlegde production and learning dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Agroecology Europe Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion “d’agriculture du milieu” est-elle un cadre pertinent pour renouveler l’analyse de l’agriculture de Rhône-Alpes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation agriculture is shaped through advisory schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Riousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). Europe Group, Vienna, AUT., Jul 2012, Aarhus, Denmark. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inscription territoriale de la gestion des races animales: une recherche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FRB "Ressources Génétiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment exporter des connaissances locales ? Une expérience de recherche intervention auprès d'un club engagé dans les techniques sans labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture de conservation renouvelle-t-elle la production de références et l’accompagnement des agriculteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER. Conseil en agriculture : acteurs, marchés et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeders and Scientists towards the Maraîchine breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Steyaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer l'interdisciplinarité : une nécessité et une réalité à AgroParisTech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Mediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième Colloque Question de pédagogies dans l'enseignement supérieur. QPES 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Brest, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhension de la diversité des dispositifs de gestion de races locales en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque du BRG, La Rochelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Inconnu, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science, policy and practice in agricultural and rural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Deverre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress of rural sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5278,117 +5412,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseiller en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA Editions, 272 p., 2006, Sciences en Partage (Quae), 2-7380-1223-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5398,961 +5532,961 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire du &amp;quot;bon travail&amp;quot; en collectif : l'exemple des CUMA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accompagner l’agriculture de conservation des sols : mobiliser son expertise agronomique, gérer les incertitudes et faciliter les apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mazaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construire, perdre, retrouver le sens du travail en agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educagri, 2024</w:t>
+              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646536v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l’agriculture de conservation des sols : mobiliser son expertise agronomique, gérer les incertitudes et faciliter les apprentissages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Faire du &amp;quot;bon travail&amp;quot; en collectif : l'exemple des CUMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mazaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, 2024</w:t>
+              <w:t xml:space="preserve">Construire, perdre, retrouver le sens du travail en agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646559v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intertwining deterministic and openended perspectives in the experimentation of agroecological production systems: A challenge for agronomy researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Catalogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.57-78, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire comme catalyseur de la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives-Beaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bosc Christel; Arrignon Mehdi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions agroécologiques en France: Enjeux, conditions et modalités du changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Presses Universitaires Blaise-Pascal, p. 113-130, 2020, Territoires, 2845166400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology and sustainable food systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Agroecological innovation: mobilizing ecological processes in agrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A sustainable food systems guide (produced as part of and subject to the SUSPLUS project)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.38-40, 2018</w:t>
+              <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672065v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological innovation: mobilizing ecological processes in agrosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Agroecology and sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carola Strassner. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
+              <w:t xml:space="preserve">A sustainable food systems guide (produced as part of and subject to the SUSPLUS project)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.38-40, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788751v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation agro-écologique : comment mobiliser des processus écologiques dans les agrosystèmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-80, 2018, Synthèses, 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols et agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols. Intégrer la multifonctionnalité pour une gestion durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 384 p., 2016, 978-2-7592-2392-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles modalités de conseil pour l’accompagnement vers des pratiques agricoles plus écologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Riousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques et marché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae Educagri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 251 p., 2015, Sciences en Partage (Quae), 978-2-7592-2383-1 979-10-275-0013-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6362,366 +6496,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser la production fruitière écologique du Pilat un projet de recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et circulation des connaissances sur les services écosystémiques des sols en agriculture de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Ministère de l'Ecologie et du Développement Durable (MEDD). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport à mi-parcours du WP1 du projet ANR-05-PADD-0XX-Discotech (Dispositif Innovants pour la conception et l'évaluation des systèmes techniques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Scopel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2007, 32 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6868,51 +7002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05163905v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Passemard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Deslandes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Lemoine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teatske Bakker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05080175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zwigard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champailler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art06-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art08" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183282v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arsac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03697681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives-Beaume" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#233;sol&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03702424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Migliorini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Veromann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Strassner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika &#346;rednicka-Tober" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-12-2019-0356" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087647v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Lev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087567v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649271v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210319v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa L'Hotellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.03.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXQP5LPH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007042" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197693v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2007.01.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TQ3HZT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659870v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.045.0169" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champailler Caroline" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Alienor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Giraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18111917" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646796v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Courret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976560v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Cremilleux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthelot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Bitkova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646716v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03257837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de Verdiere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Riousset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189893v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix-Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197804v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761641v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819257v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646536v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646559v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128715v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jabrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guirimand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672065v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788751v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794447v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458576v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801058v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05590848v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duch&#234;ne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161ep" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teatske Bakker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05163905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Passemard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Deslandes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05080175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zwigard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champailler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art06-GB" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art08" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arsac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03697681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives-Beaume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#233;sol&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16546" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03702424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Migliorini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Veromann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Strassner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika &#346;rednicka-Tober" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-12-2019-0356" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Lev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087567v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa L'Hotellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019761v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.03.025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXQP5LPH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2007.01.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TQ3HZT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659870v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.045.0169" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261877v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champailler Caroline" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Alienor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Giraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18111917" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646796v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Courret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646943v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Cremilleux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Bitkova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03257837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de Verdiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Riousset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix-Blanc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761641v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819257v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646559v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646536v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494841v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128715v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jabrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guirimand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788751v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791713v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607438v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794447v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>