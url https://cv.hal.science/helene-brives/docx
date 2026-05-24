--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -5950,208 +5950,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological innovation: mobilizing ecological processes in agrosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecology and sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carola Strassner. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
+              <w:t xml:space="preserve">A sustainable food systems guide (produced as part of and subject to the SUSPLUS project)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.38-40, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788751v1</w:t>
+                <w:t xml:space="preserve">hal-03672065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology and sustainable food systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological innovation: mobilizing ecological processes in agrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A sustainable food systems guide (produced as part of and subject to the SUSPLUS project)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.38-40, 2018</w:t>
+              <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672065v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation agro-écologique : comment mobiliser des processus écologiques dans les agrosystèmes ?</w:t>
               </w:r>
@@ -7002,51 +7002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05590848v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duch&#234;ne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161ep" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teatske Bakker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05163905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Passemard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Deslandes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05080175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zwigard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champailler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art06-GB" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art08" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arsac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03697681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives-Beaume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#233;sol&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16546" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03702424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Migliorini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Veromann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Strassner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika &#346;rednicka-Tober" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-12-2019-0356" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Lev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087567v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa L'Hotellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019761v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.03.025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXQP5LPH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2007.01.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TQ3HZT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659870v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.045.0169" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261877v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champailler Caroline" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Alienor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Giraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18111917" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646796v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Courret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646943v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Cremilleux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Bitkova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03257837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de Verdiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Riousset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix-Blanc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761641v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819257v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646559v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646536v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494841v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128715v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jabrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guirimand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788751v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791713v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607438v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794447v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05590848v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duch&#234;ne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161ep" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teatske Bakker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05163905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Passemard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Deslandes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05080175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zwigard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champailler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art06-GB" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art08" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arsac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03697681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives-Beaume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#233;sol&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16546" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03702424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Migliorini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Veromann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Strassner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika &#346;rednicka-Tober" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-12-2019-0356" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Lev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087567v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa L'Hotellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019761v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.03.025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXQP5LPH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2007.01.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TQ3HZT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659870v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.045.0169" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261877v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champailler Caroline" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Alienor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Giraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18111917" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646796v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Courret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646943v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Cremilleux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Bitkova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03257837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de Verdiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Riousset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix-Blanc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761641v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819257v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646559v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646536v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494841v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128715v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jabrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guirimand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791713v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607438v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794447v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>