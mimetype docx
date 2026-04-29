--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -2838,165 +2838,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de reconnaissance et principes de singularité dans le monde de la danse</w:t>
+                <w:t xml:space="preserve">Danser dans l’espace urbain. Réciprocités au corps et transformations des pratiques in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Reconnaissance et consécration artistiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRESCO, Nov 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque international "La danse dans les arts vivants. Pratiques, discours, figures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloedé M. Dumont A., Palazzolo C., CNRS-Paris 1, Université Lyon 2, Biennale de danse de Lyon, Sep 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750731v1</w:t>
+                <w:t xml:space="preserve">hal-04753358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danser dans l’espace urbain. Réciprocités au corps et transformations des pratiques in situ</w:t>
+                <w:t xml:space="preserve">Parcours de reconnaissance et principes de singularité dans le monde de la danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "La danse dans les arts vivants. Pratiques, discours, figures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bloedé M. Dumont A., Palazzolo C., CNRS-Paris 1, Université Lyon 2, Biennale de danse de Lyon, Sep 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Reconnaissance et consécration artistiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESCO, Nov 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753358v1</w:t>
+                <w:t xml:space="preserve">hal-04750731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs artistiques dans la ville : définitions et effets de l'imprévisible sur les acteurs de l’urbain</w:t>
               </w:r>
@@ -3569,191 +3569,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artistique et le sensible en EPS</w:t>
+                <w:t xml:space="preserve">Danse et histoire des arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Comandé</w:t>
+                <w:t xml:space="preserve">Marielle Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue EPS N° 348</w:t>
+              <w:t xml:space="preserve">Dossier spécial "Danse, arts et culture", Revue EPS n° 348</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952216v1</w:t>
+                <w:t xml:space="preserve">hal-04952239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danse et histoire des arts</w:t>
+                <w:t xml:space="preserve">L'artistique et le sensible en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Brun</w:t>
+                <w:t xml:space="preserve">Eve Comandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossier spécial "Danse, arts et culture", Revue EPS n° 348</w:t>
+              <w:t xml:space="preserve">Revue EPS N° 348</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952239v1</w:t>
+                <w:t xml:space="preserve">hal-04952216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4041,51 +4041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D249AA2"/>
+    <w:nsid w:val="2A260975"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4272,51 +4272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-brunaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2057-2375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154478385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tuchowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zacharie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.5438" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03820125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jacolin-Nackaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.027.0061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5704" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.17215" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750706v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Comand&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952178v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-brunaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2057-2375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154478385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tuchowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zacharie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.5438" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03820125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jacolin-Nackaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.027.0061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5704" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.17215" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750706v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952216v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Comand&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952178v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>