--- v1 (2026-04-29)
+++ v2 (2026-05-22)
@@ -1772,450 +1772,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ethnographie sensorielle et regard de l’autre »</w:t>
+                <w:t xml:space="preserve">L’art des faibles. Ethnographie sensorielle des pratiques collaboratives et de recherche en quartiers prioritaires de la politique de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Expériences sensibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structure fédérative de recherche. Apprentissage- Enseignement-Formation (SFR-AEF), INSPE, Sep 2024, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Ethnographie et recherches participatives. Actualités des formes de recherche-action en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2 et ministère de la culture, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952320v1</w:t>
+                <w:t xml:space="preserve">hal-04750699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art des faibles. Ethnographie sensorielle des pratiques collaboratives et de recherche en quartiers prioritaires de la politique de la ville</w:t>
+                <w:t xml:space="preserve">« Ethnographie sensorielle et regard de l’autre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Ethnographie et recherches participatives. Actualités des formes de recherche-action en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2 et ministère de la culture, Jan 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée thématique Expériences sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure fédérative de recherche. Apprentissage- Enseignement-Formation (SFR-AEF), INSPE, Sep 2024, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750699v1</w:t>
+                <w:t xml:space="preserve">hal-04952320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps, Images, Genre et Espaces : Expérimentations artistiques auprès de jeunes de quartiers populaires</w:t>
+                <w:t xml:space="preserve">Expérimentations artistiques auprès de publics discriminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Tuchowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chercher et créer ensemble. Les pratiques collaboratives en art et en recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESCO-UQAM, Apr 2023, Toulouse - Université Toulouse 3 Paul Sabatier, France</w:t>
+              <w:t xml:space="preserve">séminaire du Laboratoire CRESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CRESCO, UT3, Apr 2023, Toulouse (Université Toulouse II), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946168v1</w:t>
+                <w:t xml:space="preserve">hal-04946154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations artistiques auprès de publics discriminés</w:t>
+                <w:t xml:space="preserve">Jeunesses vulnérables et création : les discriminations à l'épreuve de l'art.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tuchowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire du Laboratoire CRESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CRESCO, UT3, Apr 2023, Toulouse (Université Toulouse II), France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'axe Usages sociaux du langage verbal, LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LERASS, Université Toulouse Jean Jaurès, Jan 2023, Toulouse - Université Jean Jaurès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946154v1</w:t>
+                <w:t xml:space="preserve">hal-04946182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeunesses vulnérables et création : les discriminations à l'épreuve de l'art.</w:t>
+                <w:t xml:space="preserve">Corps, Images, Genre et Espaces : Expérimentations artistiques auprès de jeunes de quartiers populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Tuchowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'axe Usages sociaux du langage verbal, LERASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LERASS, Université Toulouse Jean Jaurès, Jan 2023, Toulouse - Université Jean Jaurès, France</w:t>
+              <w:t xml:space="preserve">Chercher et créer ensemble. Les pratiques collaboratives en art et en recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESCO-UQAM, Apr 2023, Toulouse - Université Toulouse 3 Paul Sabatier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946182v1</w:t>
+                <w:t xml:space="preserve">hal-04946168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions et mises en scène spatiales et corporelles. Expérience de co-création artistique avec des jeunes hommes de quartiers populaires</w:t>
               </w:r>
@@ -2838,165 +2838,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danser dans l’espace urbain. Réciprocités au corps et transformations des pratiques in situ</w:t>
+                <w:t xml:space="preserve">Parcours de reconnaissance et principes de singularité dans le monde de la danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "La danse dans les arts vivants. Pratiques, discours, figures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bloedé M. Dumont A., Palazzolo C., CNRS-Paris 1, Université Lyon 2, Biennale de danse de Lyon, Sep 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Reconnaissance et consécration artistiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESCO, Nov 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753358v1</w:t>
+                <w:t xml:space="preserve">hal-04750731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de reconnaissance et principes de singularité dans le monde de la danse</w:t>
+                <w:t xml:space="preserve">Danser dans l’espace urbain. Réciprocités au corps et transformations des pratiques in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Reconnaissance et consécration artistiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRESCO, Nov 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque international "La danse dans les arts vivants. Pratiques, discours, figures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloedé M. Dumont A., Palazzolo C., CNRS-Paris 1, Université Lyon 2, Biennale de danse de Lyon, Sep 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750731v1</w:t>
+                <w:t xml:space="preserve">hal-04753358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs artistiques dans la ville : définitions et effets de l'imprévisible sur les acteurs de l’urbain</w:t>
               </w:r>
@@ -3183,165 +3183,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution du marché du travail en danse contemporaine. L’influence des usages de l’espace urbain sur les carrières des danseurs</w:t>
+                <w:t xml:space="preserve">Les traces de l’innovation dans le monde de la danse. Processus de spatialisation et dispositifs dans l’espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etre en société, le lien social à l’épreuve des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XVIII ème congrès international des sociologues de langue française (AISLF), Jul 2008, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753444v1</w:t>
+                <w:t xml:space="preserve">hal-04753430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traces de l’innovation dans le monde de la danse. Processus de spatialisation et dispositifs dans l’espace urbain</w:t>
+                <w:t xml:space="preserve">L’évolution du marché du travail en danse contemporaine. L’influence des usages de l’espace urbain sur les carrières des danseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etre en société, le lien social à l’épreuve des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XVIII ème congrès international des sociologues de langue française (AISLF), Jul 2008, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753430v1</w:t>
+                <w:t xml:space="preserve">hal-04753444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements et attitudes des jeunes dans la réciprocité des usages de l'espace urbain lors d'expériences d'improvisations dansées</w:t>
               </w:r>
@@ -3569,191 +3569,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danse et histoire des arts</w:t>
+                <w:t xml:space="preserve">L'artistique et le sensible en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Brun</w:t>
+                <w:t xml:space="preserve">Eve Comandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossier spécial "Danse, arts et culture", Revue EPS n° 348</w:t>
+              <w:t xml:space="preserve">Revue EPS N° 348</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952239v1</w:t>
+                <w:t xml:space="preserve">hal-04952216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artistique et le sensible en EPS</w:t>
+                <w:t xml:space="preserve">Danse et histoire des arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Comandé</w:t>
+                <w:t xml:space="preserve">Marielle Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue EPS N° 348</w:t>
+              <w:t xml:space="preserve">Dossier spécial "Danse, arts et culture", Revue EPS n° 348</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952216v1</w:t>
+                <w:t xml:space="preserve">hal-04952239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4041,51 +4041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A260975"/>
+    <w:nsid w:val="293555CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4272,51 +4272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-brunaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2057-2375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154478385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tuchowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zacharie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.5438" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03820125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jacolin-Nackaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.027.0061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5704" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.17215" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750706v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952216v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Comand&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952178v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-brunaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2057-2375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154478385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tuchowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zacharie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.5438" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03820125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jacolin-Nackaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.027.0061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5704" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.17215" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750706v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753430v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04753465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Comand&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952178v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>