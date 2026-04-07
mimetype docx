--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Campaignolle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure CNRSUMR THALIM (Sorbonne nouvelle/ CNRS/ ENS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8781-5541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083967702</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11149414886389551089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000526333169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Présidente du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEEI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (association de recherche)Direction de la revue </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écriture et image</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique des revues : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygraphes </w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes projets de recherche :</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLAR Poétique de l'archive</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de l'Oulipo</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets CEEI-THALIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fantôme dans la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">écriture et image: cahiers du CEEI. Hors série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silences et partitions dans &amp;quot;l’immédiate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscrit s'édite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes scripturales, pratiques éditoriales, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes scripturales, pratiques éditoriales, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres de création et typographie traditionnelle : esquisse d’un panorama en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, https://ecriture-et-image.fr/index.php/ecriture-image/issue/view/4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « blancs » entre les mots. Regards rétrospectifs sur Spaces between Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry Saenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défaut de ligne droite ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration dans l'œuvre d'Anne-Marie Christin. Une étude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, la pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/issue/view/EI1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc & Anne-Marie Christin, double & multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les revues-images de Philippe Clerc, Hors série (1), https://ecriture-et-image.fr/index.php/ecriture-image/hors-series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Christin. Le dernier coup de dés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligature - revue critique du livre d'artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, "Stéphane Mallarmé ", 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux & écritures dans l'œuvre plastique au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, De l'écrit dans l'oeuvre (71)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte et l'emprise. Petite généalogie littéraire de l'écrit institutionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, http://www.revue-signes.info/docannexe.php?id=2522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme de Maupassant et Mallarmé, discours et pratiques (1880-1890)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° spécial « Fiction », 14 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.014.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre à l'ombre du Journal : deux représentations de la littérature à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1064018ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queneau logogriphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amis de Valentin Brû, Revue d'études sur Raymond Queneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, "La chair des lettres", 60-61, pp.13-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de lettres dans la poésie post-baudelairienne. Une rhétorique graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunkwahak, The journal of the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Special issues « Letter and Humanities », actes du colloque nov. 2009, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre chez Queneau, polyvalence d'un signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amis de Valentin Brû, Revue d'études sur Raymond Queneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, "Mon registre à poèmes", 54-55, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles picturaux, modèles descriptifs dans &amp;quot;Bel-ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeti.153.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre : désoblitération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distances digitales : combinatoire et oubli dans Lust de M.-K. Arnold (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, The Digital archive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture ambivalente du labyrinthe dans « Le jardin aux sentiers qui bifurquent » (Borgès, 1941) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conte à votre façon (1967) de Queneau : délinquance ou insignifiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert/Poe, réaménagement et transmission du paradigme aristotélicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105 (1), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.051.0121.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de structures isotopiques dans le récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">한국프랑스학논집 (Revue d'Étude Françaises)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46, pp.399-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile&amp;quot; (Butor, 1962), la carte fracturée du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, "Fractures, ligatures"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l'archive. Femmes de Claude Simon sur les peintures de Joan Miro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Calle-Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calle-Gruber Mireille, Campaignolle, Hélène. Presses Sorbonne Nouvelle PSN, 2024, 978-2-37906-106-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphère/ maisonnneuve &amp; larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne nouvelle. , 420 p., 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Typographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres, 256 p., 2020, 978-2-86742-298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes : une édition numérique des manuscrits de Claude Simon conservés à la Bibliothèque littéraire Jacques Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Calle-Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Clavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">THALIM - Théorie et histoire des arts et des littératures de la modernité - UMR 7172. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Poésie : une histoire en pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Cendres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.224, 2016, 978-2-86742-262-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours et ajours d’une théorie : la « poétique du blanc » d’Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Campaignolle; Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphère/ maisonnneuve &amp; larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien autour de &amp;quot;Poétique du blanc&amp;quot; d'Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Baetens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hémisphère/ maisonnneuve &amp; larose nouvelles éditions, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : approcher le blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maisonneuve et larose / Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-28, 2024, 2377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique d'un livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l’archive, Femmes de Joan Miró et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre illustrer. Quelques-uns des liens transgressifs du texte simonien aux images mironiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l’archive, Femmes de Joan Miró et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’écheveau de l’écriture : tentative de description des manuscrits de Femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Poétique de l’archive. Femmes de Joan Miro et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure ou illustration? Une brève histoire des mots qui décrivent l'image dans le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée Champollion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la lettre. Une histoire de l'illustration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vides et pleins dans l’espace typographique et pictural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures V. Systèmes d’écriture, imaginaire lettré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.420, 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rébus, un procédé mineur (et manifeste) de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Florence Dumora; Claire-Akiko Brisset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.457-478, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines littéraires, machines numériques: l'Oulipo et l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schaffner; Christelle Reggiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oulipo, mode d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-2-7453-3078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulipo et les graphes. Une histoire en branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Bloomfield; Claire Lesage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oulipo, La littérature en jeu(x)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF / Gallimard, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis versus Graphê : le commis aux écritures, une figure problématique du récit naturaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Siècle du roman, Réalisme et Naturalisme dans la Fiction Dixneuvièmiste / O século do romance: realismo e naturalismo na ficção oitocentista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre-visions de la poésie : volutes, fumées et cendres chez Mallarmé, Apollinaire et Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typographie et calligraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Improviste, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre : réflexions/ réfractions dans Glas (Derrida, 1974) et « Rhizome » (Deleuze/ Guattari, 1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Milon; Marc Perelman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre et ses espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universaires de Paris X Nanterre, 2007, 978-2-84016-004-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier du Livre d’art et de l’Estampe de l’Imprimerie nationale : les enjeux d’une transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fulacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes scripturales, pratiques éditoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuscrit simonien : des-scriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lettres, lignes, tracés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583975v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer ? XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues-images de Philippe Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et image à la croisée des supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Campaignolle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure CNRSUMR THALIM (Sorbonne nouvelle/ CNRS/ ENS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8781-5541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083967702</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11149414886389551089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000526333169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Présidente du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEEI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (association de recherche)Direction de la revue </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écriture et image</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique des revues : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygraphes </w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes projets de recherche :</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLAR Poétique de l'archive</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de l'Oulipo</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets CEEI-THALIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fantôme dans la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silences et partitions dans &amp;quot;l’immédiate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscrit s'édite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes scripturales, pratiques éditoriales, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes scripturales, pratiques éditoriales, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres de création et typographie traditionnelle : esquisse d’un panorama en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, https://ecriture-et-image.fr/index.php/ecriture-image/issue/view/4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « blancs » entre les mots. Regards rétrospectifs sur Spaces between Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry Saenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défaut de ligne droite ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration dans l'œuvre d'Anne-Marie Christin. Une étude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, la pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/issue/view/EI1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc & Anne-Marie Christin, double & multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les revues-images de Philippe Clerc, Hors série (1), https://ecriture-et-image.fr/index.php/ecriture-image/hors-series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Christin. Le dernier coup de dés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligature - revue critique du livre d'artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, "Stéphane Mallarmé ", 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux & écritures dans l'œuvre plastique au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, De l'écrit dans l'oeuvre (71)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte et l'emprise. Petite généalogie littéraire de l'écrit institutionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, http://www.revue-signes.info/docannexe.php?id=2522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme de Maupassant et Mallarmé, discours et pratiques (1880-1890)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° spécial « Fiction », 14 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.014.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre à l'ombre du Journal : deux représentations de la littérature à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1064018ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queneau logogriphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amis de Valentin Brû, Revue d'études sur Raymond Queneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, "La chair des lettres", 60-61, pp.13-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de lettres dans la poésie post-baudelairienne. Une rhétorique graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunkwahak, The journal of the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Special issues « Letter and Humanities », actes du colloque nov. 2009, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre chez Queneau, polyvalence d'un signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amis de Valentin Brû, Revue d'études sur Raymond Queneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, "Mon registre à poèmes", 54-55, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles picturaux, modèles descriptifs dans &amp;quot;Bel-ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeti.153.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre : désoblitération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distances digitales : combinatoire et oubli dans Lust de M.-K. Arnold (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, The Digital archive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture ambivalente du labyrinthe dans « Le jardin aux sentiers qui bifurquent » (Borgès, 1941) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conte à votre façon (1967) de Queneau : délinquance ou insignifiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert/Poe, réaménagement et transmission du paradigme aristotélicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105 (1), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.051.0121.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de structures isotopiques dans le récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">한국프랑스학논집 (Revue d'Étude Françaises)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46, pp.399-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile&amp;quot; (Butor, 1962), la carte fracturée du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, "Fractures, ligatures"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l'archive. Femmes de Claude Simon sur les peintures de Joan Miro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Calle-Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calle-Gruber Mireille, Campaignolle, Hélène. Presses Sorbonne Nouvelle PSN, 2024, 978-2-37906-106-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphère/ maisonnneuve &amp; larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne nouvelle. , 420 p., 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Typographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres, 256 p., 2020, 978-2-86742-298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes : une édition numérique des manuscrits de Claude Simon conservés à la Bibliothèque littéraire Jacques Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Calle-Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Clavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">THALIM - Théorie et histoire des arts et des littératures de la modernité - UMR 7172. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Poésie : une histoire en pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Cendres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.224, 2016, 978-2-86742-262-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours et ajours d’une théorie : la « poétique du blanc » d’Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Campaignolle; Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphère/ maisonnneuve &amp; larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien autour de &amp;quot;Poétique du blanc&amp;quot; d'Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Baetens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hémisphère/ maisonnneuve &amp; larose nouvelles éditions, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : approcher le blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maisonneuve et larose / Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-28, 2024, 2377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique d'un livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l’archive, Femmes de Joan Miró et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’écheveau de l’écriture : tentative de description des manuscrits de Femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Poétique de l’archive. Femmes de Joan Miro et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre illustrer. Quelques-uns des liens transgressifs du texte simonien aux images mironiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l’archive, Femmes de Joan Miró et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure ou illustration? Une brève histoire des mots qui décrivent l'image dans le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée Champollion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la lettre. Une histoire de l'illustration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vides et pleins dans l’espace typographique et pictural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures V. Systèmes d’écriture, imaginaire lettré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.420, 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rébus, un procédé mineur (et manifeste) de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Florence Dumora; Claire-Akiko Brisset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.457-478, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines littéraires, machines numériques: l'Oulipo et l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schaffner; Christelle Reggiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oulipo, mode d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-2-7453-3078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulipo et les graphes. Une histoire en branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Bloomfield; Claire Lesage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oulipo, La littérature en jeu(x)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF / Gallimard, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis versus Graphê : le commis aux écritures, une figure problématique du récit naturaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Siècle du roman, Réalisme et Naturalisme dans la Fiction Dixneuvièmiste / O século do romance: realismo e naturalismo na ficção oitocentista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre-visions de la poésie : volutes, fumées et cendres chez Mallarmé, Apollinaire et Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typographie et calligraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Improviste, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre : réflexions/ réfractions dans Glas (Derrida, 1974) et « Rhizome » (Deleuze/ Guattari, 1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Milon; Marc Perelman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre et ses espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universaires de Paris X Nanterre, 2007, 978-2-84016-004-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier du Livre d’art et de l’Estampe de l’Imprimerie nationale : les enjeux d’une transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fulacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes scripturales, pratiques éditoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuscrit simonien : des-scriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lettres, lignes, tracés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583975v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer ? XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues-images de Philippe Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et image à la croisée des supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8436239F"/>
+    <w:nsid w:val="F721E9A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-campaignolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8781-5541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083967702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/11149414886389551089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000526333169" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceei.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecriture-et-image.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/interfaces/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30446" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polarclaudesimon.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-oulipo.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arias.cnrs.fr/programmes-de-recherche/autres-programmes/article/projets-thalim-centre-de-l-ecriture-et-de-l-image" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Christin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920300v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balc&#225;zar Moreno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920046v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Saenger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Anger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon-Oikawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Men" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093251v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.014.0028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064018ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.153.0081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.051.0121." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04419931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/espaces-du-blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesiewicz Sophie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03958810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lescendres.com/livre/livre-poesie-une-histoire-en-pratique-s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Baetens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/presses-sorbonne-nouvelle-psn--21618.kjsp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/ecritures-v-systemes-decriture-imaginaire-lettre#" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/rebus-d-ici-et-d-ailleurs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187078v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fulacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938065v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balcazar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583975v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-campaignolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8781-5541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083967702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/11149414886389551089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000526333169" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceei.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecriture-et-image.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/interfaces/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30446" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polarclaudesimon.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-oulipo.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arias.cnrs.fr/programmes-de-recherche/autres-programmes/article/projets-thalim-centre-de-l-ecriture-et-de-l-image" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Christin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920300v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balc&#225;zar Moreno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920046v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Saenger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Anger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon-Oikawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Men" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.014.0028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064018ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.153.0081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.051.0121." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04419931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/espaces-du-blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesiewicz Sophie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03958810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lescendres.com/livre/livre-poesie-une-histoire-en-pratique-s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Baetens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/presses-sorbonne-nouvelle-psn--21618.kjsp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/ecritures-v-systemes-decriture-imaginaire-lettre#" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/rebus-d-ici-et-d-ailleurs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187078v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fulacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938065v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balcazar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583975v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>