--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Campaignolle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure CNRSUMR THALIM (Sorbonne nouvelle/ CNRS/ ENS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8781-5541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083967702</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11149414886389551089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000526333169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Présidente du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEEI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (association de recherche)Direction de la revue </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écriture et image</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique des revues : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygraphes </w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes projets de recherche :</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLAR Poétique de l'archive</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de l'Oulipo</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets CEEI-THALIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fantôme dans la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silences et partitions dans &amp;quot;l’immédiate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscrit s'édite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes scripturales, pratiques éditoriales, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes scripturales, pratiques éditoriales, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres de création et typographie traditionnelle : esquisse d’un panorama en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, https://ecriture-et-image.fr/index.php/ecriture-image/issue/view/4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « blancs » entre les mots. Regards rétrospectifs sur Spaces between Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry Saenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défaut de ligne droite ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration dans l'œuvre d'Anne-Marie Christin. Une étude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, la pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/issue/view/EI1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc & Anne-Marie Christin, double & multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les revues-images de Philippe Clerc, Hors série (1), https://ecriture-et-image.fr/index.php/ecriture-image/hors-series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Christin. Le dernier coup de dés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligature - revue critique du livre d'artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, "Stéphane Mallarmé ", 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux & écritures dans l'œuvre plastique au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, De l'écrit dans l'oeuvre (71)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte et l'emprise. Petite généalogie littéraire de l'écrit institutionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, http://www.revue-signes.info/docannexe.php?id=2522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme de Maupassant et Mallarmé, discours et pratiques (1880-1890)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° spécial « Fiction », 14 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.014.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre à l'ombre du Journal : deux représentations de la littérature à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1064018ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queneau logogriphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amis de Valentin Brû, Revue d'études sur Raymond Queneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, "La chair des lettres", 60-61, pp.13-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de lettres dans la poésie post-baudelairienne. Une rhétorique graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunkwahak, The journal of the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Special issues « Letter and Humanities », actes du colloque nov. 2009, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre chez Queneau, polyvalence d'un signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amis de Valentin Brû, Revue d'études sur Raymond Queneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, "Mon registre à poèmes", 54-55, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles picturaux, modèles descriptifs dans &amp;quot;Bel-ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeti.153.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre : désoblitération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distances digitales : combinatoire et oubli dans Lust de M.-K. Arnold (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, The Digital archive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture ambivalente du labyrinthe dans « Le jardin aux sentiers qui bifurquent » (Borgès, 1941) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conte à votre façon (1967) de Queneau : délinquance ou insignifiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert/Poe, réaménagement et transmission du paradigme aristotélicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105 (1), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.051.0121.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de structures isotopiques dans le récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">한국프랑스학논집 (Revue d'Étude Françaises)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46, pp.399-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile&amp;quot; (Butor, 1962), la carte fracturée du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, "Fractures, ligatures"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l'archive. Femmes de Claude Simon sur les peintures de Joan Miro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Calle-Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calle-Gruber Mireille, Campaignolle, Hélène. Presses Sorbonne Nouvelle PSN, 2024, 978-2-37906-106-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphère/ maisonnneuve &amp; larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne nouvelle. , 420 p., 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Typographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres, 256 p., 2020, 978-2-86742-298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes : une édition numérique des manuscrits de Claude Simon conservés à la Bibliothèque littéraire Jacques Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Calle-Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Clavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">THALIM - Théorie et histoire des arts et des littératures de la modernité - UMR 7172. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Poésie : une histoire en pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Cendres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.224, 2016, 978-2-86742-262-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours et ajours d’une théorie : la « poétique du blanc » d’Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Campaignolle; Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphère/ maisonnneuve &amp; larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien autour de &amp;quot;Poétique du blanc&amp;quot; d'Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Baetens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hémisphère/ maisonnneuve &amp; larose nouvelles éditions, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : approcher le blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maisonneuve et larose / Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-28, 2024, 2377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique d'un livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l’archive, Femmes de Joan Miró et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’écheveau de l’écriture : tentative de description des manuscrits de Femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Poétique de l’archive. Femmes de Joan Miro et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre illustrer. Quelques-uns des liens transgressifs du texte simonien aux images mironiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l’archive, Femmes de Joan Miró et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure ou illustration? Une brève histoire des mots qui décrivent l'image dans le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée Champollion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la lettre. Une histoire de l'illustration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vides et pleins dans l’espace typographique et pictural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures V. Systèmes d’écriture, imaginaire lettré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.420, 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rébus, un procédé mineur (et manifeste) de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Florence Dumora; Claire-Akiko Brisset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.457-478, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines littéraires, machines numériques: l'Oulipo et l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schaffner; Christelle Reggiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oulipo, mode d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-2-7453-3078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulipo et les graphes. Une histoire en branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Bloomfield; Claire Lesage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oulipo, La littérature en jeu(x)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF / Gallimard, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis versus Graphê : le commis aux écritures, une figure problématique du récit naturaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Siècle du roman, Réalisme et Naturalisme dans la Fiction Dixneuvièmiste / O século do romance: realismo e naturalismo na ficção oitocentista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre-visions de la poésie : volutes, fumées et cendres chez Mallarmé, Apollinaire et Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typographie et calligraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Improviste, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre : réflexions/ réfractions dans Glas (Derrida, 1974) et « Rhizome » (Deleuze/ Guattari, 1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Milon; Marc Perelman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre et ses espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universaires de Paris X Nanterre, 2007, 978-2-84016-004-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier du Livre d’art et de l’Estampe de l’Imprimerie nationale : les enjeux d’une transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fulacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes scripturales, pratiques éditoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuscrit simonien : des-scriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lettres, lignes, tracés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583975v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer ? XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues-images de Philippe Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et image à la croisée des supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Campaignolle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure CNRSUMR THALIM (Sorbonne nouvelle/ CNRS/ ENS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8781-5541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083967702</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11149414886389551089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000526333169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Présidente du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEEI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (association de recherche)Direction de la revue </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écriture et image</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique des revues : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygraphes </w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes projets de recherche :</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLAR Poétique de l'archive</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de l'Oulipo</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets CEEI-THALIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fantôme dans la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silences et partitions dans &amp;quot;l’immédiate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscrit s'édite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes scripturales, pratiques éditoriales, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes scripturales, pratiques éditoriales, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres de création et typographie traditionnelle : esquisse d’un panorama en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, https://ecriture-et-image.fr/index.php/ecriture-image/issue/view/4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « blancs » entre les mots. Regards rétrospectifs sur Spaces between Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry Saenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défaut de ligne droite ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration dans l'œuvre d'Anne-Marie Christin. Une étude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, la pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/issue/view/EI1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc & Anne-Marie Christin, double & multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les revues-images de Philippe Clerc, Hors série (1), https://ecriture-et-image.fr/index.php/ecriture-image/hors-series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Christin. Le dernier coup de dés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligature - revue critique du livre d'artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, "Stéphane Mallarmé ", 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux & écritures dans l'œuvre plastique au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, De l'écrit dans l'oeuvre (71)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte et l'emprise. Petite généalogie littéraire de l'écrit institutionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, http://www.revue-signes.info/docannexe.php?id=2522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre à l'ombre du Journal : deux représentations de la littérature à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1064018ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme de Maupassant et Mallarmé, discours et pratiques (1880-1890)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° spécial « Fiction », 14 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.014.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queneau logogriphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amis de Valentin Brû, Revue d'études sur Raymond Queneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, "La chair des lettres", 60-61, pp.13-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de lettres dans la poésie post-baudelairienne. Une rhétorique graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunkwahak, The journal of the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Special issues « Letter and Humanities », actes du colloque nov. 2009, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre chez Queneau, polyvalence d'un signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amis de Valentin Brû, Revue d'études sur Raymond Queneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, "Mon registre à poèmes", 54-55, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles picturaux, modèles descriptifs dans &amp;quot;Bel-ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeti.153.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre : désoblitération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distances digitales : combinatoire et oubli dans Lust de M.-K. Arnold (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, The Digital archive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture ambivalente du labyrinthe dans « Le jardin aux sentiers qui bifurquent » (Borgès, 1941) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conte à votre façon (1967) de Queneau : délinquance ou insignifiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert/Poe, réaménagement et transmission du paradigme aristotélicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105 (1), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.051.0121.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile&amp;quot; (Butor, 1962), la carte fracturée du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, "Fractures, ligatures"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de structures isotopiques dans le récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">한국프랑스학논집 (Revue d'Étude Françaises)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46, pp.399-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l'archive. Femmes de Claude Simon sur les peintures de Joan Miro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Calle-Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calle-Gruber Mireille, Campaignolle, Hélène. Presses Sorbonne Nouvelle PSN, 2024, 978-2-37906-106-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphère/ maisonnneuve &amp; larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne nouvelle. , 420 p., 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Typographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres, 256 p., 2020, 978-2-86742-298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes : une édition numérique des manuscrits de Claude Simon conservés à la Bibliothèque littéraire Jacques Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Calle-Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Clavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">THALIM - Théorie et histoire des arts et des littératures de la modernité - UMR 7172. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Poésie : une histoire en pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Cendres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.224, 2016, 978-2-86742-262-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours et ajours d’une théorie : la « poétique du blanc » d’Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Campaignolle; Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphère/ maisonnneuve &amp; larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien autour de &amp;quot;Poétique du blanc&amp;quot; d'Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Baetens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hémisphère/ maisonnneuve &amp; larose nouvelles éditions, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : approcher le blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maisonneuve et larose / Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-28, 2024, 2377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique d'un livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l’archive, Femmes de Joan Miró et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre illustrer. Quelques-uns des liens transgressifs du texte simonien aux images mironiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l’archive, Femmes de Joan Miró et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’écheveau de l’écriture : tentative de description des manuscrits de Femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Poétique de l’archive. Femmes de Joan Miro et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure ou illustration? Une brève histoire des mots qui décrivent l'image dans le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée Champollion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la lettre. Une histoire de l'illustration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vides et pleins dans l’espace typographique et pictural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures V. Systèmes d’écriture, imaginaire lettré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.420, 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rébus, un procédé mineur (et manifeste) de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Florence Dumora; Claire-Akiko Brisset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.457-478, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines littéraires, machines numériques: l'Oulipo et l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schaffner; Christelle Reggiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oulipo, mode d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-2-7453-3078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulipo et les graphes. Une histoire en branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Bloomfield; Claire Lesage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oulipo, La littérature en jeu(x)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF / Gallimard, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis versus Graphê : le commis aux écritures, une figure problématique du récit naturaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Siècle du roman, Réalisme et Naturalisme dans la Fiction Dixneuvièmiste / O século do romance: realismo e naturalismo na ficção oitocentista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre-visions de la poésie : volutes, fumées et cendres chez Mallarmé, Apollinaire et Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typographie et calligraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Improviste, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre : réflexions/ réfractions dans Glas (Derrida, 1974) et « Rhizome » (Deleuze/ Guattari, 1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Milon; Marc Perelman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre et ses espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universaires de Paris X Nanterre, 2007, 978-2-84016-004-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier du Livre d’art et de l’Estampe de l’Imprimerie nationale : les enjeux d’une transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fulacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes scripturales, pratiques éditoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuscrit simonien : des-scriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">formes scripturales, pratiques éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lettres, lignes, tracés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583975v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer ? XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues-images de Philippe Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et image à la croisée des supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F721E9A6"/>
+    <w:nsid w:val="4E48DEA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-campaignolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8781-5541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083967702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/11149414886389551089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000526333169" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceei.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecriture-et-image.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/interfaces/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30446" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polarclaudesimon.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-oulipo.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arias.cnrs.fr/programmes-de-recherche/autres-programmes/article/projets-thalim-centre-de-l-ecriture-et-de-l-image" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Christin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920300v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balc&#225;zar Moreno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920046v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Saenger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Anger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon-Oikawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Men" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.014.0028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064018ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.153.0081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.051.0121." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04419931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/espaces-du-blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesiewicz Sophie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03958810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lescendres.com/livre/livre-poesie-une-histoire-en-pratique-s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Baetens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/presses-sorbonne-nouvelle-psn--21618.kjsp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/ecritures-v-systemes-decriture-imaginaire-lettre#" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/rebus-d-ici-et-d-ailleurs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187078v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fulacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938065v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balcazar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583975v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-campaignolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8781-5541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083967702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/11149414886389551089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000526333169" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceei.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecriture-et-image.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/interfaces/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30446" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polarclaudesimon.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-oulipo.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arias.cnrs.fr/programmes-de-recherche/autres-programmes/article/projets-thalim-centre-de-l-ecriture-et-de-l-image" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Christin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920300v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balc&#225;zar Moreno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920046v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Saenger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Anger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon-Oikawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Men" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093251v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064018ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.014.0028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.153.0081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.051.0121." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04419931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/espaces-du-blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesiewicz Sophie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03958810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lescendres.com/livre/livre-poesie-une-histoire-en-pratique-s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Baetens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/presses-sorbonne-nouvelle-psn--21618.kjsp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/ecritures-v-systemes-decriture-imaginaire-lettre#" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/rebus-d-ici-et-d-ailleurs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187078v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fulacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938065v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balcazar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583975v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482304v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043424v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>