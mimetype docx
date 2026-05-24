--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Campaignolle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure CNRSUMR THALIM (Sorbonne nouvelle/ CNRS/ ENS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8781-5541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083967702</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11149414886389551089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000526333169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Présidente du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEEI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (association de recherche)Direction de la revue </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écriture et image</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique des revues : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygraphes </w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes projets de recherche :</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLAR Poétique de l'archive</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de l'Oulipo</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets CEEI-THALIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fantôme dans la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silences et partitions dans &amp;quot;l’immédiate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscrit s'édite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes scripturales, pratiques éditoriales, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes scripturales, pratiques éditoriales, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres de création et typographie traditionnelle : esquisse d’un panorama en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, https://ecriture-et-image.fr/index.php/ecriture-image/issue/view/4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « blancs » entre les mots. Regards rétrospectifs sur Spaces between Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry Saenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défaut de ligne droite ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration dans l'œuvre d'Anne-Marie Christin. Une étude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, la pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/issue/view/EI1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc & Anne-Marie Christin, double & multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les revues-images de Philippe Clerc, Hors série (1), https://ecriture-et-image.fr/index.php/ecriture-image/hors-series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Christin. Le dernier coup de dés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligature - revue critique du livre d'artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, "Stéphane Mallarmé ", 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux & écritures dans l'œuvre plastique au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, De l'écrit dans l'oeuvre (71)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte et l'emprise. Petite généalogie littéraire de l'écrit institutionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, http://www.revue-signes.info/docannexe.php?id=2522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre à l'ombre du Journal : deux représentations de la littérature à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1064018ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme de Maupassant et Mallarmé, discours et pratiques (1880-1890)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° spécial « Fiction », 14 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.014.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queneau logogriphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amis de Valentin Brû, Revue d'études sur Raymond Queneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, "La chair des lettres", 60-61, pp.13-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de lettres dans la poésie post-baudelairienne. Une rhétorique graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunkwahak, The journal of the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Special issues « Letter and Humanities », actes du colloque nov. 2009, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre chez Queneau, polyvalence d'un signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amis de Valentin Brû, Revue d'études sur Raymond Queneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, "Mon registre à poèmes", 54-55, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles picturaux, modèles descriptifs dans &amp;quot;Bel-ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeti.153.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre : désoblitération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distances digitales : combinatoire et oubli dans Lust de M.-K. Arnold (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, The Digital archive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture ambivalente du labyrinthe dans « Le jardin aux sentiers qui bifurquent » (Borgès, 1941) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conte à votre façon (1967) de Queneau : délinquance ou insignifiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert/Poe, réaménagement et transmission du paradigme aristotélicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105 (1), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.051.0121.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile&amp;quot; (Butor, 1962), la carte fracturée du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, "Fractures, ligatures"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de structures isotopiques dans le récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">한국프랑스학논집 (Revue d'Étude Françaises)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46, pp.399-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l'archive. Femmes de Claude Simon sur les peintures de Joan Miro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Calle-Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calle-Gruber Mireille, Campaignolle, Hélène. Presses Sorbonne Nouvelle PSN, 2024, 978-2-37906-106-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphère/ maisonnneuve &amp; larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne nouvelle. , 420 p., 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Typographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres, 256 p., 2020, 978-2-86742-298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes : une édition numérique des manuscrits de Claude Simon conservés à la Bibliothèque littéraire Jacques Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Calle-Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Clavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">THALIM - Théorie et histoire des arts et des littératures de la modernité - UMR 7172. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Poésie : une histoire en pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Cendres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.224, 2016, 978-2-86742-262-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours et ajours d’une théorie : la « poétique du blanc » d’Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Campaignolle; Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphère/ maisonnneuve &amp; larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien autour de &amp;quot;Poétique du blanc&amp;quot; d'Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Baetens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hémisphère/ maisonnneuve &amp; larose nouvelles éditions, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : approcher le blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maisonneuve et larose / Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-28, 2024, 2377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique d'un livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l’archive, Femmes de Joan Miró et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre illustrer. Quelques-uns des liens transgressifs du texte simonien aux images mironiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l’archive, Femmes de Joan Miró et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’écheveau de l’écriture : tentative de description des manuscrits de Femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Poétique de l’archive. Femmes de Joan Miro et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure ou illustration? Une brève histoire des mots qui décrivent l'image dans le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée Champollion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la lettre. Une histoire de l'illustration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vides et pleins dans l’espace typographique et pictural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures V. Systèmes d’écriture, imaginaire lettré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.420, 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rébus, un procédé mineur (et manifeste) de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Florence Dumora; Claire-Akiko Brisset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.457-478, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines littéraires, machines numériques: l'Oulipo et l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schaffner; Christelle Reggiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oulipo, mode d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-2-7453-3078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulipo et les graphes. Une histoire en branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Bloomfield; Claire Lesage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oulipo, La littérature en jeu(x)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF / Gallimard, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis versus Graphê : le commis aux écritures, une figure problématique du récit naturaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Siècle du roman, Réalisme et Naturalisme dans la Fiction Dixneuvièmiste / O século do romance: realismo e naturalismo na ficção oitocentista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre-visions de la poésie : volutes, fumées et cendres chez Mallarmé, Apollinaire et Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typographie et calligraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Improviste, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre : réflexions/ réfractions dans Glas (Derrida, 1974) et « Rhizome » (Deleuze/ Guattari, 1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Milon; Marc Perelman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre et ses espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universaires de Paris X Nanterre, 2007, 978-2-84016-004-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier du Livre d’art et de l’Estampe de l’Imprimerie nationale : les enjeux d’une transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fulacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes scripturales, pratiques éditoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuscrit simonien : des-scriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">formes scripturales, pratiques éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lettres, lignes, tracés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583975v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer ? XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues-images de Philippe Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et image à la croisée des supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Campaignolle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure CNRSUMR THALIM (Sorbonne nouvelle/ CNRS/ ENS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8781-5541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083967702</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11149414886389551089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000526333169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Présidente du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEEI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (association de recherche)Direction de la revue </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écriture et image</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique des revues : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygraphes </w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes projets de recherche :</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLAR Poétique de l'archive</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de l'Oulipo</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets CEEI-THALIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fantôme dans la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silences et partitions dans &amp;quot;l’immédiate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscrit s'édite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes scripturales, pratiques éditoriales, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes scripturales, pratiques éditoriales, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres de création et typographie traditionnelle : esquisse d’un panorama en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, https://ecriture-et-image.fr/index.php/ecriture-image/issue/view/4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défaut de ligne droite ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « blancs » entre les mots. Regards rétrospectifs sur Spaces between Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry Saenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration dans l'œuvre d'Anne-Marie Christin. Une étude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, la pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/issue/view/EI1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc & Anne-Marie Christin, double & multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les revues-images de Philippe Clerc, Hors série (1), https://ecriture-et-image.fr/index.php/ecriture-image/hors-series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Christin. Le dernier coup de dés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligature - revue critique du livre d'artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, "Stéphane Mallarmé ", 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux & écritures dans l'œuvre plastique au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, De l'écrit dans l'oeuvre (71)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte et l'emprise. Petite généalogie littéraire de l'écrit institutionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, http://www.revue-signes.info/docannexe.php?id=2522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de lettres dans la poésie post-baudelairienne. Une rhétorique graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunkwahak, The journal of the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Special issues « Letter and Humanities », actes du colloque nov. 2009, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre à l'ombre du Journal : deux représentations de la littérature à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1064018ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme de Maupassant et Mallarmé, discours et pratiques (1880-1890)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° spécial « Fiction », 14 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.014.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queneau logogriphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amis de Valentin Brû, Revue d'études sur Raymond Queneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, "La chair des lettres", 60-61, pp.13-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre chez Queneau, polyvalence d'un signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amis de Valentin Brû, Revue d'études sur Raymond Queneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, "Mon registre à poèmes", 54-55, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles picturaux, modèles descriptifs dans &amp;quot;Bel-ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeti.153.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distances digitales : combinatoire et oubli dans Lust de M.-K. Arnold (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, The Digital archive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre : désoblitération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture ambivalente du labyrinthe dans « Le jardin aux sentiers qui bifurquent » (Borgès, 1941) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conte à votre façon (1967) de Queneau : délinquance ou insignifiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert/Poe, réaménagement et transmission du paradigme aristotélicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105 (1), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.051.0121.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de structures isotopiques dans le récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">한국프랑스학논집 (Revue d'Étude Françaises)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46, pp.399-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile&amp;quot; (Butor, 1962), la carte fracturée du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, "Fractures, ligatures"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphère/ maisonnneuve &amp; larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l'archive. Femmes de Claude Simon sur les peintures de Joan Miro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Calle-Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calle-Gruber Mireille, Campaignolle, Hélène. Presses Sorbonne Nouvelle PSN, 2024, 978-2-37906-106-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Typographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres, 256 p., 2020, 978-2-86742-298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne nouvelle. , 420 p., 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes : une édition numérique des manuscrits de Claude Simon conservés à la Bibliothèque littéraire Jacques Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Calle-Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Clavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">THALIM - Théorie et histoire des arts et des littératures de la modernité - UMR 7172. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Poésie : une histoire en pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Cendres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.224, 2016, 978-2-86742-262-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours et ajours d’une théorie : la « poétique du blanc » d’Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Campaignolle; Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphère/ maisonnneuve &amp; larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien autour de &amp;quot;Poétique du blanc&amp;quot; d'Anne-Marie Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Baetens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hémisphère/ maisonnneuve &amp; larose nouvelles éditions, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : approcher le blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maisonneuve et larose / Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-28, 2024, 2377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique d'un livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l’archive, Femmes de Joan Miró et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’écheveau de l’écriture : tentative de description des manuscrits de Femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Poétique de l’archive. Femmes de Joan Miro et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre illustrer. Quelques-uns des liens transgressifs du texte simonien aux images mironiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l’archive, Femmes de Joan Miró et Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure ou illustration? Une brève histoire des mots qui décrivent l'image dans le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée Champollion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la lettre. Une histoire de l'illustration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vides et pleins dans l’espace typographique et pictural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures V. Systèmes d’écriture, imaginaire lettré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Sorbonne nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.420, 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rébus, un procédé mineur (et manifeste) de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Florence Dumora; Claire-Akiko Brisset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.457-478, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines littéraires, machines numériques: l'Oulipo et l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schaffner; Christelle Reggiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oulipo, mode d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-2-7453-3078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulipo et les graphes. Une histoire en branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Bloomfield; Claire Lesage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oulipo, La littérature en jeu(x)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF / Gallimard, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis versus Graphê : le commis aux écritures, une figure problématique du récit naturaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Siècle du roman, Réalisme et Naturalisme dans la Fiction Dixneuvièmiste / O século do romance: realismo e naturalismo na ficção oitocentista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre-visions de la poésie : volutes, fumées et cendres chez Mallarmé, Apollinaire et Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typographie et calligraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Improviste, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre : réflexions/ réfractions dans Glas (Derrida, 1974) et « Rhizome » (Deleuze/ Guattari, 1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Milon; Marc Perelman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre et ses espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universaires de Paris X Nanterre, 2007, 978-2-84016-004-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier du Livre d’art et de l’Estampe de l’Imprimerie nationale : les enjeux d’une transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fulacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes scripturales, pratiques éditoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuscrit simonien : des-scriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">formes scripturales, pratiques éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Balcázar Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lettres, lignes, tracés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583975v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer ? XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues-images de Philippe Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et image à la croisée des supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E48DEA9"/>
+    <w:nsid w:val="3BEFC406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-campaignolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8781-5541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083967702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/11149414886389551089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000526333169" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceei.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecriture-et-image.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/interfaces/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30446" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polarclaudesimon.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-oulipo.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arias.cnrs.fr/programmes-de-recherche/autres-programmes/article/projets-thalim-centre-de-l-ecriture-et-de-l-image" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Christin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920300v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balc&#225;zar Moreno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920046v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Saenger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Anger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon-Oikawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Men" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093251v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064018ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.014.0028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.153.0081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.051.0121." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04419931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/espaces-du-blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesiewicz Sophie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03958810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lescendres.com/livre/livre-poesie-une-histoire-en-pratique-s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Baetens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/presses-sorbonne-nouvelle-psn--21618.kjsp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/ecritures-v-systemes-decriture-imaginaire-lettre#" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/rebus-d-ici-et-d-ailleurs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187078v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fulacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938065v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balcazar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583975v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482304v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043424v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-campaignolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8781-5541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083967702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/11149414886389551089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000526333169" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceei.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecriture-et-image.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/interfaces/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30446" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polarclaudesimon.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-oulipo.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arias.cnrs.fr/programmes-de-recherche/autres-programmes/article/projets-thalim-centre-de-l-ecriture-et-de-l-image" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Christin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920300v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balc&#225;zar Moreno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920046v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512170v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon-Oikawa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Saenger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Anger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Men" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064018ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.014.0028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.153.0081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091847v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.051.0121." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/espaces-du-blanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04419931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesiewicz Sophie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079191v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03958810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lescendres.com/livre/livre-poesie-une-histoire-en-pratique-s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Baetens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/presses-sorbonne-nouvelle-psn--21618.kjsp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/ecritures-v-systemes-decriture-imaginaire-lettre#" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/rebus-d-ici-et-d-ailleurs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187078v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fulacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938065v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balcazar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583975v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482304v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043424v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>