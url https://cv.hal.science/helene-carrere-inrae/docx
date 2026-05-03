--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -66,4281 +66,4281 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (156)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (157)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-based approaches to increase methane yield in leach bed reactors</w:t>
+                <w:t xml:space="preserve">Modeling and Optimization of Phenolic Compound Adsorption from Olive Wastewater Using XAD-4 Resin, Activated Carbon, and Chitosan Biosorbent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Alves Lourenço</w:t>
+                <w:t xml:space="preserve">Chaimaa Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Luiz Silva</w:t>
+                <w:t xml:space="preserve">Abdessadek Essadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bernadete Amâncio Varesche</w:t>
+                <w:t xml:space="preserve">Soukaina Terroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 320, pp.122538. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (3), pp.1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app16031231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494109v1</w:t>
+                <w:t xml:space="preserve">hal-05524129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave pretreatment and fermentation conditions affect acidogenic fermentation of wheat straw and horse manure</w:t>
+                <w:t xml:space="preserve">Impact of pretreatment on endogenous bacterial communities and metabolite yield in sugar beet pulp fermentation: comparative analysis with external inoculum yields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Omachoko Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Korantin Pipereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana García-Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 209, pp.115178. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 207, pp.108745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2025.115178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333861v1</w:t>
+                <w:t xml:space="preserve">hal-05494102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Optimization of Phenolic Compound Adsorption from Olive Wastewater Using XAD-4 Resin, Activated Carbon, and Chitosan Biosorbent</w:t>
+                <w:t xml:space="preserve">Enzyme formulation to improve cattle dung and wheat straw co-digestion in leach-bed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimaa Hakim</w:t>
+                <w:t xml:space="preserve">Vitor Alves Lourenço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessadek Essadek</w:t>
+                <w:t xml:space="preserve">Edson Luiz Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soukaina Terroufi</w:t>
+                <w:t xml:space="preserve">Maria Bernadete Amâncio Varesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (3), pp.1231. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 209, pp.108907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app16031231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524129v1</w:t>
+                <w:t xml:space="preserve">hal-05524177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pretreatment on endogenous bacterial communities and metabolite yield in sugar beet pulp fermentation: comparative analysis with external inoculum yields</w:t>
+                <w:t xml:space="preserve">Biohydrogen and short-chain fatty acid production from palm oil mill effluent through temperature-driven microbial selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Omachoko Anthony</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bidattul Syirat Zainal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Eqwan Mohd Roslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 207, pp.108745. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108745⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 212, pp.109312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2026.109312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494102v1</w:t>
+                <w:t xml:space="preserve">hal-05589400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme formulation to improve cattle dung and wheat straw co-digestion in leach-bed reactor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave pretreatment and fermentation conditions affect acidogenic fermentation of wheat straw and horse manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korantin Pipereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana García-Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108907⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 209, pp.115178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2025.115178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524177v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Exogenous Inoculation on Dark Fermentation of Food Waste Priorly Stored in Lactic Acid Fermentation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alkali-based approaches to increase methane yield in leach bed reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Alves Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Luiz Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernadete Amâncio Varesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 320, pp.122538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/recycling10010011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04993830v1</w:t>
+                <w:t xml:space="preserve">hal-05494109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized chitosan as an alternative to polyacrylamide flocculents for phase separation of sewage sludge digestate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Negrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, pp.7077-7094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13762-024-06132-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted pretreatment and inoculation strategies for horse manure fermentation: Impact on metabolites and microbial community composition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of Exogenous Inoculation on Dark Fermentation of Food Waste Priorly Stored in Lactic Acid Fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eqwan Roslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiful Hasmady Abu Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/recycling10010011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.125894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05199144v1</w:t>
+                <w:t xml:space="preserve">hal-04993830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and non-thermal effects of microwave pretreatment on horse dung microbial communities used as inoculum for acidogenic fermentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Targeted pretreatment and inoculation strategies for horse manure fermentation: Impact on metabolites and microbial community composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korantin Pipereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana García-Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.125894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.125894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045247v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Continuous Resin Adsorption and Anaerobic Digestion of Olive Mill Wastewater for Polyphenol and Energy Recovery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal and non-thermal effects of microwave pretreatment on horse dung microbial communities used as inoculum for acidogenic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korantin Pipereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en18133226⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 427, pp.132407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253966v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling lactic acid fermentation of food waste at various concentrations as storage strategy with dark fermentation for biohydrogen production</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined Continuous Resin Adsorption and Anaerobic Digestion of Olive Mill Wastewater for Polyphenol and Energy Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounsef Neffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessadek Essadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (13), pp.3226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en18133226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04749065v1</w:t>
+                <w:t xml:space="preserve">hal-05253966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass acid pretreatment impacts on metabolic routes and bacterial composition of dark fermentation process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Metabolic route and bacterial community changes induced by inactivation of indigenous bacteria in dark fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dauptain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.1176 - 1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2024.03.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04664700v1</w:t>
+                <w:t xml:space="preserve">hal-04830031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic route and bacterial community changes induced by inactivation of indigenous bacteria in dark fermentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Biomass acid pretreatment impacts on metabolic routes and bacterial composition of dark fermentation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dauptain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.429⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2024.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830031v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la séparation de phases de digestat par un coagulant-floculant biosource</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling lactic acid fermentation of food waste at various concentrations as storage strategy with dark fermentation for biohydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eqwan Roslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiful Hasmady Abu Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/202304021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88, pp.358-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679733v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Pretreatment of Various Types of Biomass from Animals: What Potential Applications to Anaerobic Digestion?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Optimization of digestate phase separation using a bio sourced coagulant-flocculant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Lèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-022-10518-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03822476v1</w:t>
+                <w:t xml:space="preserve">hal-04117832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of digestate phase separation using a bio sourced coagulant-flocculant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mechanical Pretreatment of Various Types of Biomass from Animals: What Potential Applications to Anaerobic Digestion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.761-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-022-10518-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117832v1</w:t>
+                <w:t xml:space="preserve">hal-03822476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of undervalued dates biomass from common cultivar (Phoenix dactylifera L.) for sequential production of soluble sugars syrup and biogas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la séparation de phases de digestat par un coagulant-floculant biosource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Lèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8, pp.153-160. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.21-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41207-023-00348-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36904/202304021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991873v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of additives to improve collective biogas plant performances: A comprehensive review</w:t>
+                <w:t xml:space="preserve">Processing of undervalued dates biomass from common cultivar (Phoenix dactylifera L.) for sequential production of soluble sugars syrup and biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Leca</w:t>
+                <w:t xml:space="preserve">Nesrine Ben Yahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Zennaro</w:t>
+                <w:t xml:space="preserve">Nizar Chaira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Sambusiti</w:t>
+                <w:t xml:space="preserve">Issam Smaali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2023.108129⟩</w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41207-023-00348-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117886v1</w:t>
+                <w:t xml:space="preserve">hal-03991873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactic acid fermentation of food waste as storage method prior to biohydrogen production: effect of storage temperature on biohydrogen potential and microbial communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eqwan Roslan</w:t>
+                <w:t xml:space="preserve">Use of additives to improve collective biogas plant performances: A comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Antonio Magdalena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Mohamed</w:t>
+                <w:t xml:space="preserve">Bastien Zennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afifi Akhiar</w:t>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abd Halim Shamsuddin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cecilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 378, pp.128985. </w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65, pp.108129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2023.128985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2023.108129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04179818v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel méthanogène et composition chimique des déjections porcines, avicoles, bovines, ovines et caprines. Elaboration d’une base de données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lactic acid fermentation of food waste as storage method prior to biohydrogen production: effect of storage temperature on biohydrogen potential and microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eqwan Roslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levasseur P</w:t>
+                <w:t xml:space="preserve">Jose Antonio Magdalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blazy V</w:t>
+                <w:t xml:space="preserve">Afifi Akhiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gervais F</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Azam O</w:t>
+                <w:t xml:space="preserve">Abd Halim Shamsuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 378, pp.128985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2023.128985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397234v1</w:t>
+                <w:t xml:space="preserve">hal-04179818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical methane potential and chemical composition of pigs, poultry and ruminant manures. A purpose-built database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levasseur P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazy V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervais F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zennaro B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azam O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening and Application of Ligninolytic Microbial Consortia to Enhance Aerobic Degradation of Solid Digestate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (2), pp.277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms10020277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-ensiling and field wilting investigated as preparation methods for the ensiling of a wet harvested catch crop for biomethane production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément van Vlierberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 195, pp.1230-1237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2022.06.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the storage of cover crops by co-ensiling with different waste types: Effect on fermentation and effluent production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Santa Catalina</w:t>
+                <w:t xml:space="preserve">Potentiel méthanogène et composition chimique des déjections porcines, avicoles, bovines, ovines et caprines. Elaboration d’une base de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levasseur P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blazy V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervais F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zennaro B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azam O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2022.10.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03822493v1</w:t>
+                <w:t xml:space="preserve">hal-04397234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment of Two Alkaline Pretreatments of Sorghum and Miscanthus and of Their Batch Co-digestion with Cow Manure</w:t>
+                <w:t xml:space="preserve">Improving the storage of cover crops by co-ensiling with different waste types: Effect on fermentation and effluent production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Jury</w:t>
+                <w:t xml:space="preserve">C. van Vlierberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Laurence Thomas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A. Chiboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Santa Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-021-10369-y⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 154, pp.136-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2022.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554631v1</w:t>
+                <w:t xml:space="preserve">hal-03822493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical methane potential and chemical composition of pig, poultry and ruminant manures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Zennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azam Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (1), pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline Pretreatments for Sorghum and Miscanthus Anaerobic Digestion: Impacts at Cell Wall and Tissue Scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Life Cycle Assessment of Two Alkaline Pretreatments of Sorghum and Miscanthus and of Their Batch Co-digestion with Cow Manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15, </w:t>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.810-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-021-10342-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-021-10369-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539190v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions for efficient alkaline storage of cover crops for biomethane production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément van Vlierberghe</w:t>
+                <w:t xml:space="preserve">Alkaline Pretreatments for Sorghum and Miscanthus Anaerobic Digestion: Impacts at Cell Wall and Tissue Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Escudie Escudié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Frederic</w:t>
+                <w:t xml:space="preserve">Helga Felix P. Nolasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuong-Vi Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2022.126722⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-021-10342-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709150v1</w:t>
+                <w:t xml:space="preserve">hal-03539190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilizing sorghum genetic diversity: Biochemical and histological‐assisted design of a stem ideotype for biomethane production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Jaffuel</w:t>
+                <w:t xml:space="preserve">Conditions for efficient alkaline storage of cover crops for biomethane production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément van Vlierberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Baptiste</w:t>
+                <w:t xml:space="preserve">Renaud Escudie Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcbb.12886⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 348, pp.126722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2022.126722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370904v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New sustainable bioconversion concept of date by-products (Phoenix dactylifera L.) to biohydrogen, biogas and date-syrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Ben Yahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dauptain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (1), pp.297-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.09.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recirculation of solid digestate to enhance energy efficiency of biogas plants: Strategies, conditions and impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Bremond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Bertrandias</w:t>
+                <w:t xml:space="preserve">Raphaëlle de Buyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle de Buyer</w:t>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 231, pp.113759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microbial inoculum storage on dark fermentative H2 production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Dauptain</w:t>
+                <w:t xml:space="preserve">Mobilizing sorghum genetic diversity: Biochemical and histological‐assisted design of a stem ideotype for biomethane production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schneider</w:t>
+                <w:t xml:space="preserve">Sylvie Jaffuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Noguer</w:t>
+                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fontanille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
+                <w:t xml:space="preserve">Christelle Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 319, pp.124234. </w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.1874-1893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.124234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.12886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967975v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vision of European biogas sector development towards 2030: Trends and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 287, pp.125065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4372,15508 +4372,15666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term alkaline storage and pretreatment process of cover crops for anaerobic digestion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of microbial inoculum storage on dark fermentative H2 production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dauptain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 330, pp.124986. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124986⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 319, pp.124234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.124234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214720v1</w:t>
+                <w:t xml:space="preserve">hal-02967975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on key design and operational parameters to optimize and develop hydrothermal liquefaction of biomass for biorefinery applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Alper Basar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (4), pp.1404-1446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0GC04092D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Hydrolysis of Municipal sludge: Finding the Temperature Sweet Spot: A Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Long term alkaline storage and pretreatment process of cover crops for anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. van Vlierberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01130-1⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 330, pp.124986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02901862v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between the Composition of Liquid Fraction of Full-Scale Digestates and Process Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Hydrolysis of Municipal sludge: Finding the Temperature Sweet Spot: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Torrijos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perrine Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14040971⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2187-2205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01130-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03148211v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild microwaves, ultrasonic and alkaline pretreatments for improving methane production: Impact on biochemical and structural properties of olive pomace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Correlations between the Composition of Liquid Fraction of Full-Scale Digestates and Process Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifi Akhiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
+                <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd Halim Shamsuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 299, pp.122591. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.122591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14040971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623105v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of organic sample near infrared spectra acquired on different spectrometers</w:t>
+                <w:t xml:space="preserve">Evaluation of agronomic properties of digestate from macroalgal residues anaerobic digestion: Impact of pretreatment and co-digestion with waste activated sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chauvergne</w:t>
+                <w:t xml:space="preserve">Doha Elalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Griveau</w:t>
+                <w:t xml:space="preserve">Celine Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32, pp.106264. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.127-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934745v1</w:t>
+                <w:t xml:space="preserve">hal-02562269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of agronomic properties of digestate from macroalgal residues anaerobic digestion: Impact of pretreatment and co-digestion with waste activated sludge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formic acid pretreatment for enhanced production of bioenergy and biochemicals from organic solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Monlau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Alessandra Cesaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celine Charbonnel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.04.019⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2019.105455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562269v1</w:t>
+                <w:t xml:space="preserve">hal-02947342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formic acid pretreatment for enhanced production of bioenergy and biochemicals from organic solid waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Cesaro</w:t>
+                <w:t xml:space="preserve">Assessment of fungal and thermo-alkaline post-treatments of solid digestate in a recirculation scheme to increase flexibility in feedstocks supply management of biogas plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Conte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Paillet</w:t>
+                <w:t xml:space="preserve">Denis Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2019.105455⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.641-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.12.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947342v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of fungal and thermo-alkaline post-treatments of solid digestate in a recirculation scheme to increase flexibility in feedstocks supply management of biogas plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of indigenous bacteria in dark fermentation of organic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dauptain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.12.062⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 313, pp.123665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555213v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of indigenous bacteria in dark fermentation of organic substrates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mild microwaves, ultrasonic and alkaline pretreatments for improving methane production: Impact on biochemical and structural properties of olive pomace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Elalami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 313, pp.123665. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123665⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 299, pp.122591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.122591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878142v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Chemical-Assisted Thermal Pretreatments on Methane Production from Fruit and Vegetable Harvesting Wastes: Process Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dataset of organic sample near infrared spectra acquired on different spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ümmihan Günerhan</w:t>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ender Us</w:t>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lütfiye Dumlu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25030500⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.106264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02531662v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of coupling alkaline pretreatment and sewage sludge co-digestion on methane production and fertilizer potential of digestate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impacts of Chemical-Assisted Thermal Pretreatments on Methane Production from Fruit and Vegetable Harvesting Wastes: Process Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ümmihan Günerhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ender Us</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lütfiye Dumlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedat Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140670⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (3), pp.500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25030500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911715v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment and co-digestion of wastewater sludge for biogas production: Recent research advances and trends</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of coupling alkaline pretreatment and sewage sludge co-digestion on methane production and fertilizer potential of digestate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Elalami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Monlau</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Abdelouahdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Oukarroum</w:t>
+                <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109287⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 743, pp.140670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02282246v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state anaerobic digestion of wheat straw: Impact of S/I ratio and pilot-scale fungal pretreatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The environmental biorefinery: state-of-the-art on the production of hydrogen and value-added biomolecules in mixed-culture fermentation (vol 20, pg 3159, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.01.006⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.2148-2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9gc90027f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02623452v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental biorefinery: state-of-the-art on the production of hydrogen and value-added biomolecules in mixed-culture fermentation (vol 20, pg 3159, 2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pretreatment and co-digestion of wastewater sludge for biogas production: Recent research advances and trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elalami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Moscoviz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Abdelouahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oukarroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9gc90027f⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02628221v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of corn stover conversion to carboxylates by extrusion and biotic triggers in solid-state fermentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Solid-state anaerobic digestion of wheat straw: Impact of S/I ratio and pilot-scale fungal pretreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 103 (1), pp.489-503. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85, pp.464-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-018-9463-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154400v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft microwave pretreatment to extract P-Hydroxycinnamic acids from grass stalks</w:t>
+                <w:t xml:space="preserve">Enhancement of corn stover conversion to carboxylates by extrusion and biotic triggers in solid-state fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bichot</w:t>
+                <w:t xml:space="preserve">Antonella Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Lerosty</w:t>
+                <w:t xml:space="preserve">Pacome Prompsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Geirnaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24213885⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103 (1), pp.489-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-018-9463-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623250v1</w:t>
+                <w:t xml:space="preserve">hal-02154400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane Production Variability According to Miscanthus Genotype and Alkaline Pretreatments at High Solid Content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Laurence Thomas</w:t>
+                <w:t xml:space="preserve">Soft microwave pretreatment to extract P-Hydroxycinnamic acids from grass stalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+                <w:t xml:space="preserve">Mickaël Lerosty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Laureline Geirnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-018-9957-5⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (21), pp.3885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24213885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623434v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorghum biomethane potential varies with the genotype and the cultivation site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (4), pp.783-788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12649-017-0099-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lime pretreatment of miscanthus: impact on BMP and batch dry co-digestion with cattle manure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Methane Production Variability According to Miscanthus Genotype and Alkaline Pretreatments at High Solid Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23071608⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.325-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-018-9957-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626001v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Phytophagous and Xylophagous insects guts microbiota abilities to degrade lignocellulose in bioreactor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous biohydrogen production from a food industry waste: Influence of operational parameters and microbial community analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maider Abadie</w:t>
+                <w:t xml:space="preserve">Maria Alexandropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
+                <w:t xml:space="preserve">Georgia Antonopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Auer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérasimos Lyberatos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, 14 p. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174, pp.1054-1063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154333v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous biohydrogen production from a food industry waste: Influence of operational parameters and microbial community analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of white-rot fungus Polyporus brumalis BRFM 985 culture conditions on the pretreatment efficiency for anaerobic digestion of wheat straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alexandropoulou</w:t>
+                <w:t xml:space="preserve">Simeng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Antonopoulou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Michelle Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Raouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérasimos Lyberatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 174, pp.1054-1063. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.75-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623402v1</w:t>
+                <w:t xml:space="preserve">hal-02622042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of white-rot fungus Polyporus brumalis BRFM 985 culture conditions on the pretreatment efficiency for anaerobic digestion of wheat straw</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of cross-flow filtration as microalgae harvesting technique prior to anaerobic digestion: evaluation of biomass integrity and energy demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simeng Zhou</w:t>
+                <w:t xml:space="preserve">Juan B. Giménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Sergent</w:t>
+                <w:t xml:space="preserve">Alberto Bouzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Raouche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 110, pp.75-79. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269, pp.188-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.08.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622042v1</w:t>
+                <w:t xml:space="preserve">hal-02623290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of cross-flow filtration as microalgae harvesting technique prior to anaerobic digestion: evaluation of biomass integrity and energy demand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding biomass recalcitrance in grasses for their efficient utilization as biorefinery feedstock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan B. Giménez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Ferrer</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.08.052⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (4), pp.707-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11157-018-9485-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623290v1</w:t>
+                <w:t xml:space="preserve">hal-02626399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding biomass recalcitrance in grasses for their efficient utilization as biorefinery feedstock</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lime pretreatment of miscanthus: impact on BMP and batch dry co-digestion with cattle manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Seira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11157-018-9485-y⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (7), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23071608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02626399v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software for biogas research: Tools for measurement and prediction of methane production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of Phytophagous and Xylophagous insects guts microbiota abilities to degrade lignocellulose in bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasha D. Hafner</w:t>
+                <w:t xml:space="preserve">Maider Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad Koch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Astals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sören Weinrich</w:t>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2018.06.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622100v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pretreatment of food waste for methane and hydrogen recovery: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. P. Karthikeyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. P. Karthikeyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">S. Mehariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. C. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 249, pp.1025-1039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.09.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological pretreatments of biomass for improving biogas production: an overview from lab scale to full-scale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Software for biogas research: Tools for measurement and prediction of methane production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha D. Hafner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Astals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Weinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2018.03.103⟩</w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.205-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2018.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02624332v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of dry milling and separation processes with anaerobic digestion of olive mill solid waste: methane production and energy efficiency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Biological pretreatments of biomass for improving biogas production: an overview from lab scale to full-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle de Buyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23123295⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.583-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2018.03.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02154402v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of pre- and inter-stage aerobic treatment of wastewater sludge: effects on biogas production and COD removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rennuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Mi Triolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Eriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 247, pp.332-339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.08.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental biorefinery: state-of-the-art on the production of hydrogen and value-added biomolecules in mixed-culture fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (14), pp.3159-3179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8gc00572a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive characterization of the liquid fraction of digestates from full-scale anaerobic co-digestion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Combination of dry milling and separation processes with anaerobic digestion of olive mill solid waste: methane production and energy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Elalami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Dhiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.11.005⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23123295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602750v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of biogas production from Ulva sp. by using solid-state fermentation as biological pretreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Ben Yahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nejib Marzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Smaali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (Supplement C), pp.206-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.algal.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic co-digestion of microalgal biomass and wheat straw with and without thermo-alkaline pretreatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comprehensive characterization of the liquid fraction of digestates from full-scale anaerobic co-digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifi Akhiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivet Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 237, pp.89-98. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.118-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.03.151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605999v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hydrothermal pretreatment of various lignocellulosic biomass with CO 2 catalyst for enhanced methane and hydrogen production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Anaerobic co-digestion of microalgal biomass and wheat straw with and without thermo-alkaline pretreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sole Bundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Garfí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivet Ferrer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.04.068⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.03.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604979v1</w:t>
+                <w:t xml:space="preserve">hal-01605999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of microalgae anaerobic digestion by thermo-alkaline pretreatment with lime (CaO)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Assessment of hydrothermal pretreatment of various lignocellulosic biomass with CO 2 catalyst for enhanced methane and hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivet Ferrer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad Kaparaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.32-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.04.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2017.03.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01605977v1</w:t>
+                <w:t xml:space="preserve">hal-01604979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis-GC–MS to assess the fungal pretreatment efficiency for wheat straw anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123, pp.409-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wastewater treatment plant sludge valorization in co-digestion with biomass wastes to produce bioenergy and biochars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Enhancement of microalgae anaerobic digestion by thermo-alkaline pretreatment with lime (CaO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sole Bundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Garfí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivet Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, Part A, pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2017.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606811v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of anaerobic degradation by white-rot fungi pretreatment of lignocellulosic biomass : A review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carrere H</w:t>
+                <w:t xml:space="preserve">Wastewater treatment plant sludge valorization in co-digestion with biomass wastes to produce bioenergy and biochars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha El Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Essaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01450794v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of feedstock pretreatment strategies for improved anaerobic digestion: From lab-scale research to full-scale application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Improvement of anaerobic digestion of swine slurry by steam explosion and chemical pretreatment application. Assessment based on kinetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ortega-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Zaldivar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Phillippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Donoso-Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), pp.2033-2039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2016.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640339v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of anaerobic digestion of swine slurry by steam explosion and chemical pretreatment application. Assessment based on kinetic analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Review of feedstock pretreatment strategies for improved anaerobic digestion: From lab-scale research to full-scale application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Antonopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Donoso-Bravo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rim Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2016.03.035⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 199, pp.386-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641426v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The type of carbohydrates specifically selects microbial community structures and fermentation patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Improvement of anaerobic degradation by white-rot fungi pretreatment of lignocellulosic biomass : A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herpoël-Gimbert I</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrere H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.179-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2015.12.317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.09.084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02638621v1</w:t>
+                <w:t xml:space="preserve">hal-01450794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White-Rot Fungi pretreatment of lignocellulosic biomass for anaerobic digestion: impact of glucose supplementation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The type of carbohydrates specifically selects microbial community structures and fermentation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 221, pp.541-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.09.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602392v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of grinding processes on anaerobic digestion of wheat straw</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">White-Rot Fungi pretreatment of lignocellulosic biomass for anaerobic digestion: impact of glucose supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (11), pp.1784-1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01167880v1</w:t>
+                <w:t xml:space="preserve">hal-01602392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical dissociation and fragmentation of lignocellulosic biomass: Effect of initial moisture, biochemical and structural proprieties on energy requirement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Solhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 142, pp.240-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.12.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New opportunities for agricultural digestate valorization: current situation and perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of grinding processes on anaerobic digestion of wheat straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ficara</w:t>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aboulkas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Gabriela Ghizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (9), pp.2600-2621. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.450-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5EE01633A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02638218v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline pretreatment to enhance one-stage CH4 and two-stage H2/CH4 production from sunflower stalks: Mass, energy and economical balances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">New opportunities for agricultural digestate valorization: current situation and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ficara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aboulkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.08.108⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (9), pp.2600-2621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5EE01633A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165743v1</w:t>
+                <w:t xml:space="preserve">hal-02638218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic biodegradation of cellulose–xylan–lignin nanocomposites as model assemblies of lignocellulosic biomass</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Alkaline pretreatment to enhance one-stage CH4 and two-stage H2/CH4 production from sunflower stalks: Mass, energy and economical balances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad Kaparaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-013-9245-8⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 260, pp.377-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631136v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pretreatment of microalgae to improve biogas production: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Passos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Uggetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivet Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 172, pp.403-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.08.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do furanic and phenolic compounds of lignocellulosic and algae biomass hydrolyzate inhibit anaerobic mixed cultures? A comprehensive review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Anaerobic biodegradation of cellulose–xylan–lignin nanocomposites as model assemblies of lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2014.04.007⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.293-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-013-9245-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01809612v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of xylan structure and lignine-xylan association on methane production from C5-sugars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Kadimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp.33-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prétraitement fongique pour la méthanisation de la biomasse lignocellulosique : premiers résultats du projet stockactif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gimbert</w:t>
+                <w:t xml:space="preserve">Do furanic and phenolic compounds of lignocellulosic and algae biomass hydrolyzate inhibit anaerobic mixed cultures? A comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">C. Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (5), pp.934 - 951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2014.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02634050v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive and explicative models of fermentative hydrogen production from solid organic waste: Role of butyrate and lactate pathways</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Prétraitement fongique pour la méthanisation de la biomasse lignocellulosique : premiers résultats du projet stockactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 375, pp.99-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.08.079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02638844v1</w:t>
+                <w:t xml:space="preserve">hal-02634050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saponification pretreatment and solids recirculation as a new anaerobic process for the treatment of slaughterhouse waste</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Predictive and explicative models of fermentative hydrogen production from solid organic waste: Role of butyrate and lactate pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinmei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.12.187⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (14), pp.7476-7485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.08.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649869v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of different pre-treatments to increase methane production from two agricultural substrates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French Brittany macroalgae screening: Composition and methane potential for potential alternative sources of energy and products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ficara</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marfaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 104, pp.62 - 70. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 144, pp.492 - 498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.10.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.06.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647805v1</w:t>
+                <w:t xml:space="preserve">hal-02647202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sodium hydroxide pretreatment on physical, chemical characteristics and methane production of five varieties of sorghum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Enhancement of methane production from sunflower oil cakes by dilute acid pretreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carvalho da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.1105 - 1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.06.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.04.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652197v1</w:t>
+                <w:t xml:space="preserve">hal-02647773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of sodium hydroxide pretreatment of ensiled sorghum forage on the anaerobic reactor stability and methane production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ficara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Malpei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 144, pp.149 - 155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.06.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Brittany macroalgae screening: Composition and methane potential for potential alternative sources of energy and products</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Saponification pretreatment and solids recirculation as a new anaerobic process for the treatment of slaughterhouse waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Palatsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Flotats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 144, pp.492 - 498. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.06.114⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 131, pp.460 - 467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.12.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02647202v1</w:t>
+                <w:t xml:space="preserve">hal-02649869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of methane production from sunflower oil cakes by dilute acid pretreatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Effect of sodium hydroxide pretreatment on physical, chemical characteristics and methane production of five varieties of sorghum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ficara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Malpei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.06.042⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55, pp.449 - 456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647773v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific inhibition of biohydrogen-producing Clostridium sp after dilute-acid pretreatment of sunflower stalks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">A comparison of different pre-treatments to increase methane production from two agricultural substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ficara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Malpei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.07.018⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.62 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650967v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New fractionation for a better bioaccessibility description of particulate organic matter in a modified ADM1 model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Deleris</w:t>
+                <w:t xml:space="preserve">Specific inhibition of biohydrogen-producing Clostridium sp after dilute-acid pretreatment of sunflower stalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vedrenne</w:t>
+                <w:t xml:space="preserve">Quentin Aemig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.05.082⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (28), pp.12273 - 12282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646243v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermochemical pretreatment on the solubilization and anaerobic biodegradability of the red macroalga Palmaria palmata</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New fractionation for a better bioaccessibility description of particulate organic matter in a modified ADM1 model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sialve</w:t>
+                <w:t xml:space="preserve">Alexis Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ramirez Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deleris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2013.08.011⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 228, pp.871 - 881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.05.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652692v1</w:t>
+                <w:t xml:space="preserve">hal-02646243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of optimized alkaline pretreatment for enhancing the anaerobic digestion of different sunflower stalks varieties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of thermochemical pretreatment on the solubilization and anaerobic biodegradability of the red macroalga Palmaria palmata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marfaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2013.808247⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, pp.253 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2013.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648155v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for PAH removal coupled to the first steps of anaerobic digestion in sewage sludge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Application of optimized alkaline pretreatment for enhancing the anaerobic digestion of different sunflower stalks varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Aemig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/450542⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (13-14), pp.2155 - 2162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2013.808247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132242v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Particle Size on Methane Production of Raw and Alkaline Pre-treated Ensiled Sorghum Forage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Evidence for PAH removal coupled to the first steps of anaerobic digestion in sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenda Cea-Barcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-013-9199-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (ID 450542), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/450542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645852v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignocellulosic Materials Into Biohydrogen and Biomethane: Impact of Structural Features and Pretreatment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Effect of Particle Size on Methane Production of Raw and Alkaline Pre-treated Ensiled Sorghum Forage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ficara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Malpei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10643389.2011.604258⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.549-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-013-9199-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02648948v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Stage Alkaline-Enzymatic Pretreatments To Enhance Biohydrogen Production from Sunflower Stalks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Lignocellulosic Materials Into Biohydrogen and Biomethane: Impact of Structural Features and Pretreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es402863v⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (3), pp.260 - 322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2011.604258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02647473v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of alkaline pre-treatment conditions on structural features and methane production from ensiled sorghum forage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Two-Stage Alkaline-Enzymatic Pretreatments To Enhance Biohydrogen Production from Sunflower Stalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.09.103⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (21), pp.12591 - 12599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es402863v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651382v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of enzyme addition on fermentative hydrogen production from wheat straw</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+                <w:t xml:space="preserve">Inhibition of fermentative hydrogen production by lignocellulose-derived compounds in mixed cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fourage</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37 (14), pp.10639 - 10647. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 37 (4), pp.3150 - 3159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.11.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.04.083⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01809613v1</w:t>
+                <w:t xml:space="preserve">hal-01809614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of fermentative hydrogen production by lignocellulose-derived compounds in mixed cultures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Effect of lignin-derived and furan compounds found in lignocellulosic hydrolysates on biomethane production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.11.033⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 104, pp.90 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2011.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01809614v1</w:t>
+                <w:t xml:space="preserve">hal-02648918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lignin-derived and furan compounds found in lignocellulosic hydrolysates on biomethane production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Influence of alkaline pre-treatment conditions on structural features and methane production from ensiled sorghum forage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ficara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Malpei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2011.10.060⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 211, pp.488 - 492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.09.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02648918v1</w:t>
+                <w:t xml:space="preserve">hal-02651382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving methane production during the codigestion of waste-activated sludge and fatty wastewater: Impact of thermo-alkaline pretreatment on batch and semi-continuous processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+                <w:t xml:space="preserve">Effect of enzyme addition on fermentative hydrogen production from wheat straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fourage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (14), pp.10639 - 10647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.04.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.09.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02650543v1</w:t>
+                <w:t xml:space="preserve">hal-01809613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of seven types of thermo-chemical pretreatments on the structural features and anaerobic digestion of sunflower stalks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Improving methane production during the codigestion of waste-activated sludge and fatty wastewater: Impact of thermo-alkaline pretreatment on batch and semi-continuous processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.06.040⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 210, pp.404 - 409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647608v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch and semi-continuous anaerobic digestion of Palmaria palmata: Comparison with Saccharina latissima and inhibition studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparison of seven types of thermo-chemical pretreatments on the structural features and anaerobic digestion of sunflower stalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.08.010⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120, pp.241 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646138v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Models of Biohydrogen and Biomethane Production Based on the Compositional and Structural Features of Lignocellulosic Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Batch and semi-continuous anaerobic digestion of Palmaria palmata: Comparison with Saccharina latissima and inhibition studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es303132t⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209, pp.513 - 519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646678v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermal hydrolysis on activated sludge solubilization, surface properties and heavy metals biosorption</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predictive Models of Biohydrogen and Biomethane Production Based on the Compositional and Structural Features of Lignocellulosic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinmei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.11.054⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (21), pp.12217 - 12225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es303132t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00654638v1</w:t>
+                <w:t xml:space="preserve">hal-02646678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and reversibility of micropollutant sorption in sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Patau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (10), pp.2770-2774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1em10181a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal pre-treatment of aerobic granular sludge: Impact on anaerobic biodegradability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of thermal hydrolysis on activated sludge solubilization, surface properties and heavy metals biosorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Morales</w:t>
+                <w:t xml:space="preserve">Julien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Isanta</w:t>
+                <w:t xml:space="preserve">Magali Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mosquera-Corral</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166 (3), pp.841-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.11.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.08.050⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651527v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of bioethanol, methane and heat from sugarcane bagasse in a biorefinery concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal pre-treatment of aerobic granular sludge: Impact on anaerobic biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Val del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarita Rabelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">N. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Maciel Filho</w:t>
+                <w:t xml:space="preserve">E. Isanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. C. Costa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Mosquera-Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2011.05.081⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (18), pp.6011 - 6020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.08.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652998v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating anaerobic biodegradability indicators for waste activated sludge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of bioethanol, methane and heat from sugarcane bagasse in a biorefinery concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarita Rabelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maciel Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.03.059⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (17), pp.7887-7895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2011.05.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658995v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-compartment model for micropollutants sorption in sludge: Methodological approach and insights</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Estimating anaerobic biodegradability indicators for waste activated sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2009.08.029⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 160 (2), pp.488-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02667665v1</w:t>
+                <w:t xml:space="preserve">hal-02658995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAH fate during the anaerobic digestion of contaminated sludge: Do bioavailability and/or cometabolism limit their biodegradation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hydrogen production from agricultural waste by dark fermentation: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinmei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.04.031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (19), pp.10660-10673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666977v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production from agricultural waste by dark fermentation: A review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">A three-compartment model for micropollutants sorption in sludge: Methodological approach and insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.03.008⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (2), pp.616-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2009.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668793v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane potential of waste activated sludge and fatty residues: impact of codigestion and alkaline pretreatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">PAH fate during the anaerobic digestion of contaminated sludge: Do bioavailability and/or cometabolism limit their biodegradation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Rocio Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Environmental Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874829501003010071⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (13), pp.3797-3806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665358v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of feed characteristics on the removal of micropollutants during the anaerobic digestion of contaminated sludge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Methane potential of waste activated sludge and fatty residues: impact of codigestion and alkaline pretreatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.05.003⟩</w:t>
+              <w:t xml:space="preserve">Open Environmental Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.71-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874829501003010071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662607v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment methods to improve sludge anaerobic degradability: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Combined ozone pretreatment and biological processes for removal of colored and biorefractory compounds in wastewater from molasses fermentation industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien J. Batstone</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.06.129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85 (7), pp.968-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.2388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02667877v1</w:t>
+                <w:t xml:space="preserve">hal-02666577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined ozone pretreatment and biological processes for removal of colored and biorefractory compounds in wastewater from molasses fermentation industries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Micropollutant and sludge characterization for modeling sorption equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.2388⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (3), pp.1100-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es902575d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02666577v1</w:t>
+                <w:t xml:space="preserve">hal-02663553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutant and sludge characterization for modeling sorption equilibria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pretreatment methods to improve sludge anaerobic degradability: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien J. Batstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 183 (1-3), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.06.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es902575d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663553v1</w:t>
+                <w:t xml:space="preserve">hal-02667877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saponification of fatty slaughterhouse wastes for enhancing anaerobic biodegradability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of feed characteristics on the removal of micropollutants during the anaerobic digestion of contaminated sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenda Cea-Barcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.12.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (1-3), pp.241-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659477v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified ADM1 disintegration/hydrolysis structures for modeling batch thermophilic anaerobic digestion of thermally pretreated waste activated sludge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Saponification of fatty slaughterhouse wastes for enhancing anaerobic biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2009.05.023⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 (15), pp.3695-3700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02668721v1</w:t>
+                <w:t xml:space="preserve">hal-02659477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving pig manure conversion into biogas by thermal and thermo-chemical pretreatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modified ADM1 disintegration/hydrolysis structures for modeling batch thermophilic anaerobic digestion of thermally pretreated waste activated sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dario Ramirez Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (14), pp.3479-3492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2009.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.01.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02663463v1</w:t>
+                <w:t xml:space="preserve">hal-02668721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of polycyclic aromatic hydrocarbons (PAH) during anaerobic digestion with recirculation of ozonated digested sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arodi Bernal-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 162 (2-3), pp.1145-1150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2008.05.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of thermophilic batch anaerobic digestion of thermal hydrolysed waste activated sludge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving pig manure conversion into biogas by thermal and thermo-chemical pretreatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2009.05.003⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 (15), pp.3690-3694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02663792v1</w:t>
+                <w:t xml:space="preserve">hal-02663463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermal treatments on five different waste activated sludge samples solubilisation, physical properties and anaerobic digestion</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kinetics of thermophilic batch anaerobic digestion of thermal hydrolysed waste activated sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2007.07.099⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (2), pp.169-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2009.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02667499v1</w:t>
+                <w:t xml:space="preserve">hal-02663792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de réduction de la production des boues, premier bilan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects of thermal treatments on five different waste activated sludge samples solubilisation, physical properties and anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bougrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 139 (2), pp.236-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2007.07.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662215v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of initial biodegradability on sludge anaerobic digestion enhancement by thermal pretreatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Techniques de réduction de la production des boues, premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 309, pp.82-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668384v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone pre-treatment as improver of PAH removal during anaerobic digestion of urban sludge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact of initial biodegradability on sludge anaerobic digestion enhancement by thermal pretreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bougrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.02.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (13), pp.1551-1555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10934520802293735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666626v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrodynamic conditions on the start-up of methanogenic inverse turbulent bed reactors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ozone pre-treatment as improver of PAH removal during anaerobic digestion of urban sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arodi Bernal-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2006.10.037⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68 (6), pp.1013-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02660233v1</w:t>
+                <w:t xml:space="preserve">hal-02666626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined ozone pretreatment and anaerobic digestion for the reduction of biological sludge production in wastewater treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
+                <w:t xml:space="preserve">Influence of hydrodynamic conditions on the start-up of methanogenic inverse turbulent bed reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01919510701296754⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (3), pp.603-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2006.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666254v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of thermal pre-treatments on the semi-continuous anaerobic digestion of waste activated sludge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
+                <w:t xml:space="preserve">Combined ozone pretreatment and anaerobic digestion for the reduction of biological sludge production in wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bougrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2006.11.013⟩</w:t>
+              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (3), pp.201-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01919510701296754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666826v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ultrasonic, thermal and ozone pre-treatments on waste activated sludge solubilisation and anaerobic biodegradability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
+                <w:t xml:space="preserve">Impacts of thermal pre-treatments on the semi-continuous anaerobic digestion of waste activated sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bougrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (1), pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2006.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598024v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm formation during the start-up period of an anaerobic biofilm reactor-Impact of nutrient complementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of ultrasonic, thermal and ozone pre-treatments on waste activated sludge solubilisation and anaerobic biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bougrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (8), pp.711-718</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662477v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters explaining removal of PAHs from sewage sludge by ozonation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Biofilm formation during the start-up period of an anaerobic biofilm reactor-Impact of nutrient complementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.10976⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (1), pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2006.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658527v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of thermal treatments and anaerobic digestion to reduce sewage sludge quantity and improve biogas yield</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
+                <w:t xml:space="preserve">Parameters explaining removal of PAHs from sewage sludge by ozonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arodi Bernal-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1205/psep.05162⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (10), pp.3612-3620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.10976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667946v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubilisation of waste-activated sludge by ultrasonic treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
+                <w:t xml:space="preserve">Combination of thermal treatments and anaerobic digestion to reduce sewage sludge quantity and improve biogas yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bougrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2004.11.013⟩</w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (B4), pp.280-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1205/psep.05162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02681370v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining anaerobic digestion and ozonation to remove PAH from urban sludge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Solubilisation of waste-activated sludge by ultrasonic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bougrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2005.03.028⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 106, pp.163-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2004.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678255v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the addition of bentonite on the anaerobic biodegradability of solid fatty wastes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Combining anaerobic digestion and ozonation to remove PAH from urban sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arodi Bernal-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (10), pp.3244-3250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2005.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672929v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal, chemical and thermo-chemical pre-treatment of waste activated sludge for anaerobic digestion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of the addition of bentonite on the anaerobic biodegradability of solid fatty wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Mouneimne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 79, pp.1197-1203</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (4), pp.459-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682047v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of saponification on the anaerobie digestion of solid fatty residues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Thermal, chemical and thermo-chemical pre-treatment of waste activated sludge for anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 90, pp.89-94</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 79, pp.1197-1203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679572v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaisons de traitements physico-chimiques et biologiques pour une production de boues réduite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of saponification on the anaerobie digestion of solid fatty residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Mouneimne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Lafforgue</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90, pp.89-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178195v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast cells, beer composition and mean pore diameter impacts on fouling and retention during cross-flow filtration of beer with ceramic membranes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Combinaisons de traitements physico-chimiques et biologiques pour une production de boues réduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, N°29 - 1er Trimestre 2003, pp.8-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490090v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the microfiltration of lactic acid fermentation broths and comparison of operating modes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Yeast cells, beer composition and mean pore diameter impacts on fouling and retention during cross-flow filtration of beer with ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roux-de Balmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 196 (1), pp.39-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03604532v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and emerging application of membrane processes in food and dairy industry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modelling the microfiltration of lactic acid fermentation broths and comparison of operating modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blaszkowa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roux-de Balmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Institution of Chemical Engineers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 145 (1-3), pp.201-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00409-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02491209v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and emerging applications of membrane processes in the food and dairy industry (review paper)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Recent and emerging application of membrane processes in food and dairy industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Daufin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Fillandeau</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 79 (C), pp.89-102</w:t>
+              <w:t xml:space="preserve">Transactions of the Institution of Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02678915v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of hydrodynamic parameters in the cross-flow filtration of guar gum pseudoplastic solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Recent and emerging applications of membrane processes in the food and dairy industry (review paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daufin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fillandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 174, pp.135-145</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79 (C), pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693596v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer modeling during cross-flow filtration of non-Newtonian fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Study of hydrodynamic parameters in the cross-flow filtration of guar gum pseudoplastic solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Lorrizo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 77 (6), pp.584-589</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 174, pp.135-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693378v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamical behaviour on non Newtonian flows in a cross-flow filtration tubular module</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mass transfer modeling during cross-flow filtration of non-Newtonian fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lorrizo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 25, pp.243-253</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 77 (6), pp.584-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690377v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Flow filtration of guar gum solutions. Experimental results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamical behaviour on non Newtonian flows in a cross-flow filtration tubular module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 14, pp.59-67</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 25, pp.243-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695005v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des paramètres opératoires sur les performances des procédés de micro- et ultrafiltration tangentielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cross-Flow filtration of guar gum solutions. Experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 197, pp.17-32</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 14, pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687171v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whey proteins extraction by fluidized ion exchange chromatography: Simplified modeling and economical optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effets des paramètres opératoires sur les performances des procédés de micro- et ultrafiltration tangentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimé Bascoul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Delmas</w:t>
+                <w:t xml:space="preserve">F. Rene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal and the Biochemical Engineering Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 197, pp.17-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02694199v1</w:t>
+                <w:t xml:space="preserve">hal-02687171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial multi-stage continuous filtration process : influence of operating parameters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Whey proteins extraction by fluidized ion exchange chromatography: Simplified modeling and economical optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Rene</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Bascoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Chemical Engineering Journal and the Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 64, pp.307-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0923-0467(96)03121-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685270v1</w:t>
+                <w:t xml:space="preserve">hal-02694199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical approach to anticipate the performance of a multi-stage continuous filtration from batch experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId571" w:history="1">
+                <w:t xml:space="preserve">Industrial multi-stage continuous filtration process : influence of operating parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rene</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Chausson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 73, pp.103-111</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 110, pp.191-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713567v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whey proteins extraction by fluidized ion exchange chromatography : isotherms determination and process modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Theoretical approach to anticipate the performance of a multi-stage continuous filtration from batch experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Delmas</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chausson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 73, pp.103-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whey proteins extraction by fluidized ion exchange chromatography : isotherms determination and process modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bascoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1994, 72, pp.216-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02712400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19883,13304 +20041,13304 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive milling wastewater valorisation through phenolic compounds adsorption process and anaerobic digestion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of microwave pretreatment on manure and endogenous microorganisms prior to acidogenic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korantin Pipereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Sandai, Japan</w:t>
+              <w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Jun 2024, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782131v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of pretreatments in anaerobic digestion process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Overview of pretreatments for anaerobic digestion process at full scale and lab-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Empowering rural communities: integrating bioenergy and sustaibnable waste management for socio enconomic growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KS Rangasamy college of arts and sciences, Mar 2024, Namakkal, Tamil Nadu, India</w:t>
+              <w:t xml:space="preserve">International Symposium on advanced bioprocessing for biomass waste conversion (ISABC-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dongguan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774335v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microwave pretreatment on manure and endogenous microorganisms prior to acidogenic fermentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrere</w:t>
+                <w:t xml:space="preserve">How to integrate purple phototrophic bacteria in biorafinery process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Jun 2024, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">2. Training school purpleEng: applying engineering principles to purple phototrophic bacteria for resource recovery from waste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774435v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of pretreatments for anaerobic digestion process at full scale and lab-scale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olive milling wastewater valorisation through phenolic compounds adsorption process and anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Chaimaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounsef Neffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on advanced bioprocessing for biomass waste conversion (ISABC-2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Dongguan, China</w:t>
+              <w:t xml:space="preserve">10. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Sandai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842448v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to integrate purple phototrophic bacteria in biorafinery process?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Overview of pretreatments in anaerobic digestion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Training school purpleEng: applying engineering principles to purple phototrophic bacteria for resource recovery from waste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">International conference on Empowering rural communities: integrating bioenergy and sustaibnable waste management for socio enconomic growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KS Rangasamy college of arts and sciences, Mar 2024, Namakkal, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774309v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedstock preparation for dry batch anaerobic digestion in leach bed reactor: from lab-scale to full scale application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Némehie Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on advances bioprocessing technologies for biomass conversion - Sustainability and Bioresource management, IBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the potential of palm oil mill effluent for biohydrogen production: effects of temperature on the short-chain fatty acids production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidattul Syirat Zainal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Eqwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hwai Chyuan Ong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sustainable Energy, Infrastructure and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Putrajaya, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized CHitosan as a biosourced coagulant/flocculant for solid and liquid phase separation of sewage sludge digestate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghislain David</w:t>
+                <w:t xml:space="preserve">Biochemical Methane Potential Assessment of Palm Oil Mill Wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidattul Syirat Zainal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eqwan Roslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Atiqah Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Ling Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">3. Energy Security and Chemical Engineering Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Langkawi, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130806v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactic acid fermentation as storage method of food waste prior to dark fermentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A H Shamsuddin</w:t>
+                <w:t xml:space="preserve">Functionalized CHitosan as a biosourced coagulant/flocculant for solid and liquid phase separation of sewage sludge digestate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Lèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International conference on Sustainable Solid Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Chania, Greece</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907802v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Methane Potential Assessment of Palm Oil Mill Wastes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kai Ling Yu</w:t>
+                <w:t xml:space="preserve">Lactic acid fermentation as storage method of food waste prior to dark fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Roslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Magdalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Akhiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A H Shamsuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Energy Security and Chemical Engineering Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Langkawi, Malaysia</w:t>
+              <w:t xml:space="preserve">10. International conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907936v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pretreatments of organic Substrates and their indigenous bacteria for dark fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Dauptain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid Waste 2023: Waste Management in Circular Economy and Climate Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la méthanisation en voie sèche discontinue à échelle laboratoire et industrielle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henry Fisgativa</w:t>
+                <w:t xml:space="preserve">Optimisation de la séparation des phases solide et liquide de digestats de boues de stations d’épuration par ajout d’un coagulant-floculant biosourcé en vue de valorisations ciblées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lèbre S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negrell C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battimelli A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14. Congrès International du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124282v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des co-produits et résidus, Keynote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les Zooms de la SFGP, Agro et bioressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Mar 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of indigenous bacteria inactivation on dark fermentation performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Dauptain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la séparation des phases solide et liquide de digestats de boues de stations d’épuration par ajout d’un coagulant-floculant biosourcé en vue de valorisations ciblées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Optimisation de la méthanisation en voie sèche discontinue à échelle laboratoire et industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néméhie Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Fisgativa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Congrès International du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124379v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspiration du système digestif de la vache pour l'optimisation de la méthanisation de substrats végétaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Optimisation des performances de la méthanisation en voie sèche discontinue par une approche combinant essais industriels et de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néméhie Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Fisgativa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Fougerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Innovation Biogaz et Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146830v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des performances de la méthanisation en voie sèche discontinue par une approche combinant essais industriels et de laboratoire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Bioinspiration du système digestif de la vache pour l'optimisation de la méthanisation de substrats végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V Fougerit</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Innovation Biogaz et Méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124367v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals and overview of pretreatment process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrere</w:t>
+                <w:t xml:space="preserve">Pretreatments of lignocellulosic biomass for biogas, biohydrogen and bioethanol production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t>
+              <w:t xml:space="preserve">AAIBE Chair of Renewable Energy (ChRE) webinar series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Sustainable Energy, Universiti Tenaga Nasional, Apr 2022, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124247v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment for dark fermentation : impact on indigenous bacteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H Carrere</w:t>
+                <w:t xml:space="preserve">Fundamentals and overview of pretreatment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Frontier Scientists Workshop, Environmental Bio-Technology workshop for reducing GHGs emissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Narbonne, France</w:t>
+              <w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124358v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la séparation des phases solide et liquide de digestats de boues de station d'épuration par ajout d'un coagulant/floculant biosourcé en vue de valorisations ciblées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pretreatment for dark fermentation : impact on indigenous bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Dauptain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">42. Frontier Scientists Workshop, Environmental Bio-Technology workshop for reducing GHGs emissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124352v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatments of lignocellulosic biomass for biogas, biohydrogen and bioethanol production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la séparation des phases solide et liquide de digestats de boues de station d'épuration par ajout d'un coagulant/floculant biosourcé en vue de valorisations ciblées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Lèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAIBE Chair of Renewable Energy (ChRE) webinar series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Sustainable Energy, Universiti Tenaga Nasional, Apr 2022, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774519v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel méthanogène et composition chimique des déjections porcines, avicoles et bovines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Zennaro</w:t>
+                <w:t xml:space="preserve">Maîtriser les effluents d'ensilage de CIVE grâce au coensilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C van Vlierberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chiboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche et Innovation Biogaz et Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196833v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtriser les effluents d'ensilage de CIVE grâce au coensilage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Potentiel méthanogène et composition chimique des déjections porcines, avicoles et bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Zennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche et Innovation Biogaz et Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124368v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPORTANCE OF INDIGENOUS BACTERIA IN DARK FERMENTATION OF ORGANIC MATERIALS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId623" w:history="1">
+                <w:t xml:space="preserve">THERMAL HYDROLYSIS OF MUNICIPAL SLUDGE: FINDING THE TEMPERATURE SWEET SPOT -A REVIEW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Carrere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124089v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMAL HYDROLYSIS OF MUNICIPAL SLUDGE: FINDING THE TEMPERATURE SWEET SPOT -A REVIEW</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId623" w:history="1">
+                <w:t xml:space="preserve">ALKALINE ALTERNATIVE TO ENSILING FOR THE STORAGE OF A CATCH CROP FOR BIOGAS PRODUCTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C van Vlierberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124068v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALKALINE ALTERNATIVE TO ENSILING FOR THE STORAGE OF A CATCH CROP FOR BIOGAS PRODUCTION</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId623" w:history="1">
+                <w:t xml:space="preserve">IMPORTANCE OF INDIGENOUS BACTERIA IN DARK FERMENTATION OF ORGANIC MATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Dauptain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124111v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of thermo-acid pretreatments on biohydrogen production by dark fermentation: abiotic and biotic factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dauptain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUBCE 29. European biomass conference &amp; exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Storage and Pretreatment Process of Sunflower Catch CropuUnder Alkaline Conditions Prior to Anaerobic Digestion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId623" w:history="1">
+                <w:t xml:space="preserve">ASSESSMENT OF FUNGAL AND THERMO-ALKALINE POST-TREATMENTS OF SOLID DIGESTATE IN A RECIRCULATION SCHEME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUBCE 29. European biomass conference &amp; exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
+              <w:t xml:space="preserve">8. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124261v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSMENT OF FUNGAL AND THERMO-ALKALINE POST-TREATMENTS OF SOLID DIGESTATE IN A RECIRCULATION SCHEME</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId623" w:history="1">
+                <w:t xml:space="preserve">Combined Storage and Pretreatment Process of Sunflower Catch CropuUnder Alkaline Conditions Prior to Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément van Vlierberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">EUBCE 29. European biomass conference &amp; exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124064v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatments for anaerobic digestion : state of the art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Biorefinery concept of fiber extraction and biogas production using common date cultiva biomass (Phoenix Dactylifera L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Benyamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Smaali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Efficient Technology for the pretreatment of biomass.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Molecules, MDPI, Nov 2021, Online, Switzerland</w:t>
+              <w:t xml:space="preserve">ByPalma 2021 2nd world conference on byproducts of palms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774513v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biorefinery concept of fiber extraction and biogas production using common date cultiva biomass (Phoenix Dactylifera L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pretreatments for anaerobic digestion : state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Smaali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ByPalma 2021 2nd world conference on byproducts of palms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">Efficient Technology for the pretreatment of biomass.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Molecules, MDPI, Nov 2021, Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124042v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l’art sur les prétraitements applicables aux différents intrants de méthanisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conditions pour l'implémentation de la recirculation du digestat solide à grande échelle : Théorie et mise en pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du CTBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATEE, Jun 2020, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche Innovation Biogaz Méthanisation - JRI 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774503v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic digestion industries progress throughout the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afifi Akhiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Faiz Muaz Ahmad Zamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd Halim Shamsuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Civil &amp; Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Langkawi, Malaysia. pp.012074, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1755-1315/476/1/012074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions pour l'implémentation de la recirculation du digestat solide à grande échelle : Théorie et mise en pratique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat de l’art sur les prétraitements applicables aux différents intrants de méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Innovation Biogaz Méthanisation - JRI 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Webinaire du CTBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATEE, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124374v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-treatments and recirculation of agricultural solid digestates: impact on full-scale methane yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. IWA World Conference on Anaerobic Digestion (AD16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de prétraitements des principaux substrats pour améliorer les performances de la méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Congrès des sciences biologiques et biotechnologie (ATSB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Tunisienne des Sciences Biologiques (ATSB). TUN., Mar 2018, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing New Sorghum Based Value Chains for Biomaterials and Energy: Process Optimization and Ideotype Definition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of Sorghum Stem Anatomical traits on Industrial biomass properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jaffuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gazull</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sorghum in the 21st Century conference-“Food, Feed and Fuel in a Rapidly Changing World”</w:t>
+              <w:t xml:space="preserve">Sorghum in the 21st Century conference -“Food, Feed and Fuel in a Rapidly Changing World”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978185v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sorghum Stem Anatomical traits on Industrial biomass properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Developing New Sorghum Based Value Chains for Biomaterials and Energy: Process Optimization and Ideotype Definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Thomas</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gazull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sorghum in the 21st Century conference -“Food, Feed and Fuel in a Rapidly Changing World”</w:t>
+              <w:t xml:space="preserve">Sorghum in the 21st Century conference-“Food, Feed and Fuel in a Rapidly Changing World”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978163v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficency of alkaline pretreatment of sorghum and miscanthus before batch dry codigestion with cattle manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Anaerobic Digestion Technology. Sustainable Alternative Bioenergy for a Stable Life - ADTech-SAB2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chang Mai University. THA. King Mongkut's University of Technology Thonburi (KMUTT), THA., Jun 2018, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of anaerobic digestion limitation: how can they be overview by feedstock pretreatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International seminar on Solid Waste Management and Sustainable Developement (SWMSD-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vel Tech High Tech Dr.Rangarajan Dr.Sakunthala Engineering College. Chennai, IND., Mar 2018, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry fractionation of olive pomace for biogas production: milling, sieving and electrostaic separation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Overview of anaerobic digestion limitation: how can they be overview by feedstock pretreatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Czech Society of Chemical Engineering (CSCHI). CZE., Jul 2018, Prague, Czech Republic. pp.976</w:t>
+              <w:t xml:space="preserve">SPICE'18 (Sustainable Process and Innovations in Chemical Engineering) - 1st international conference on advances in chemical engineering for development of agriculture, energy and environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adhiyamaan College of Engineering. Hosur, IND., Mar 2018, Hosur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154398v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of anaerobic digestion limitation: how can they be overview by feedstock pretreatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Dry fractionation of olive pomace for biogas production: milling, sieving and electrostaic separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha El Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lebrihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dhiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPICE'18 (Sustainable Process and Innovations in Chemical Engineering) - 1st international conference on advances in chemical engineering for development of agriculture, energy and environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adhiyamaan College of Engineering. Hosur, IND., Mar 2018, Hosur, India</w:t>
+              <w:t xml:space="preserve">7. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech Society of Chemical Engineering (CSCHI). CZE., Jul 2018, Prague, Czech Republic. pp.976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785117v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of bioenergy and biochemicals from organic solid waste: influence of the pretreatment operating parameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Overview of anaerobic digestion limitation: how can they be overview by feedstock pretreatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. WaterEnergyNexus - International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISTE sponsored international seminar on next generation technologies for waste treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arunai Engineering College. Tiruvannamalai, IND., Mar 2018, Tiruvannamalai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737675v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of anaerobic digestion limitation: how can they be overview by feedstock pretreatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Production of bioenergy and biochemicals from organic solid waste: influence of the pretreatment operating parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cesàro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTE sponsored international seminar on next generation technologies for waste treatment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2. WaterEnergyNexus - International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Salerno. ITA., Nov 2018, Salerno, Italy. pp.405-406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13068-8_101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785533v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux des prétraitements biologiques pour la production de biogaz : du laboratoire vers une échelle industrielle ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Software for measurement and prediction of methane potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha D. Hafner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Astals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Weinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Industrie biogaz méthanisation - JRI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Apr 2017, Beauvais, France</w:t>
+              <w:t xml:space="preserve">IV. Conference on Monitoring &amp; Process Control of Anaerobic Digestion Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsches Biomasseforschungszentrum (DBFZ). DEU., Mar 2019, Leipzig, Germany. 88 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604684v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software for measurement and prediction of methane potential</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Etat des lieux des prétraitements biologiques pour la production de biogaz : du laboratoire vers une échelle industrielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grégory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sören Weinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV. Conference on Monitoring &amp; Process Control of Anaerobic Digestion Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deutsches Biomasseforschungszentrum (DBFZ). DEU., Mar 2019, Leipzig, Germany. 88 p</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Industrie biogaz méthanisation - JRI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Apr 2017, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734661v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the effect of alkaline pretreatments of lignocellulosic biomass on cell wall structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Renewable Resources and Biorefineries (RRB-12))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ghent University [Belgium] (UGENT). BEL., May 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed characterization of the liquid fraction of digestate from industrial scale anaerobic co-digestion after solid-liquid separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afifi Akhiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng2016. 6. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on biohydrogen production from waste: current technologies and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Megret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng2016. 6. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different pathways of resource recovery from anaerobic digestion of organic residues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Improving microalgae anaerobic digestion in algal-based wastewater treatment systems: co-digestion and pretreatment strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Garfí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivet Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Urban Waste Management. XXI IUPAC Chemrawn Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Pure and Applied Chemistry (IUPAC). USA., Apr 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">10. International Society for Environmental Biotechnology Conference - ISEB 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de Catalunya (Barcelona) (UPC). Barcelone, ESP., Jun 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837425v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of white rot fungi pretreatment and batch solid-state anaerobic digestion of wheat straw</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Different pathways of resource recovery from anaerobic digestion of organic residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ficara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng2016. 6. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">Solid Urban Waste Management. XXI IUPAC Chemrawn Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Pure and Applied Chemistry (IUPAC). USA., Apr 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742751v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving microalgae anaerobic digestion in algal-based wastewater treatment systems: co-digestion and pretreatment strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Combination of white rot fungi pretreatment and batch solid-state anaerobic digestion of wheat straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivet Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Society for Environmental Biotechnology Conference - ISEB 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Politècnica de Catalunya (Barcelona) (UPC). Barcelone, ESP., Jun 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">WasteEng2016. 6. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742293v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-impact of initial sugars type and microbial community origin and history on fermentative production of biohydrogen and biomolecules from lignocellulosic biomass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hydrogen production by dark fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. World Hydrogen Energy Conference 2016 - WHEC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asociación Española del Hidrogeno (AEH2). Madrid, ESP., Jun 2016, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">Advanced training course on emerging biotechnologies for sustainable waste management and biorefinery development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitá degli Studi di Napoli Federico II. ITA., Apr 2016, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743526v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production by dark fermentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cross-impact of initial sugars type and microbial community origin and history on fermentative production of biohydrogen and biomolecules from lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced training course on emerging biotechnologies for sustainable waste management and biorefinery development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitá degli Studi di Napoli Federico II. ITA., Apr 2016, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">21. World Hydrogen Energy Conference 2016 - WHEC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Española del Hidrogeno (AEH2). Madrid, ESP., Jun 2016, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798918v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-digestion de déchets solides : Caractérisation de la fraction liquide des digestats après séparation liquide/solide</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pretreatments for lignocellulosic biomass dark fermentation: impact on hydrogen and metabolite production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Industrie Biogaz méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Feb 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Conference on Biotechnology for Waste Conversion 2016 - BioWC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hong Kong Baptist University. CHN., Dec 2016, Hong Kong, China. 509 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594608v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatments for lignocellulosic biomass dark fermentation: impact on hydrogen and metabolite production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Co-digestion de déchets solides : Caractérisation de la fraction liquide des digestats après séparation liquide/solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifi Akhiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Conference on Biotechnology for Waste Conversion 2016 - BioWC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hong Kong Baptist University. CHN., Dec 2016, Hong Kong, China. 509 p</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Industrie Biogaz méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Feb 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603583v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste pretreatment to enhance anaerobic digestion performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the liquid fraction of digestate after solid-liquid separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifi Akhiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Congreso Internacional en Tecnologias Limpias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Santo Tomás. Bogota, COL., Nov 2015, Bogota, Colombia</w:t>
+              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795982v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic approach for developing lignocellulose valorization bioprocess using insect microbiome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozone treatment applied to winery wastewater: focus on recalcitrant organic matter evaluation and removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">Winery 2015 - 7. IWA Specialized Conference on Sustainable Viticulture, Winery Wastes and Agri-Industrial Wastewater Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743649v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthons production from lignocellulosic biomass by microbial consortia: assessing the impact of innovative reactive-extrusion pre-treatment and high-solid load processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungal pretreatment of wheat straw for anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Rouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605427v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of chemicals and energy carrier from lignocellulosic compounds by dark fermentation: impact of inoculum history and nature of sugars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Digestion anaérobie et modélisation, vers une démarche d’ingénierie écologique : Production de biohydrogène / biohythane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SYMBIOSE 2015 SYnthons et Matériaux BIOSourcEs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique Ingénierie des biosystèmes : de la cellule au procédé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793743v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal pretreatment of wheat straw for anaerobic digestion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Production of chemicals and energy carrier from lignocellulosic compounds by dark fermentation: impact of inoculum history and nature of sugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740017v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion anaérobie et modélisation, vers une démarche d’ingénierie écologique : Production de biohydrogène / biohythane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Waste pretreatment to enhance anaerobic digestion performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Antonopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérasimos Lyberatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique Ingénierie des biosystèmes : de la cellule au procédé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">2. Congreso Internacional en Tecnologias Limpias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Santo Tomás. Bogota, COL., Nov 2015, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603761v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of chemicals and energy carrier from lignocellulosic compounds by dark fermentation: impact of inoculum history and nature of sugars</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthons production from lignocellulosic biomass by microbial consortia: assessing the impact of innovative reactive-extrusion pre-treatment and high-solid load processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740886v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone treatment applied to winery wastewater: focus on recalcitrant organic matter evaluation and removal</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biomimetic approach for developing lignocellulose valorization bioprocess using insect microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Lazuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maider Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winery 2015 - 7. IWA Specialized Conference on Sustainable Viticulture, Winery Wastes and Agri-Industrial Wastewater Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739069v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the liquid fraction of digestate after solid-liquid separation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Production of chemicals and energy carrier from lignocellulosic compounds by dark fermentation: impact of inoculum history and nature of sugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">GDR SYMBIOSE 2015 SYnthons et Matériaux BIOSourcEs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740090v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de nouvelles variétés de biomasse ligno-cellulosique adaptées aux filières de valorisation : potentiel méthanogène de différentes variétés de sorgho et miscanthus et prétraitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Industrie Biogaz-Méthanisation (JRI2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). Rennes, FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of thermal-NaOH pretreatment process of green house wastes to enhance methane production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Gunherhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Altinay Perendeci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving anaerobic digestion by physico-chemical pretreatments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Prétraitement fongique pour la méthanisation de la biomasse lignocellulosique : premiers résultats du projet stockactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on anaerobic digestion of Agri-Food subproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto de Investigación y Tecnología Agroalimentaria (IRTA). Caldes de Montbui, ESP., Jul 2014, Caldes de Montbui, Espagne</w:t>
+              <w:t xml:space="preserve">4. Journées Industrielles Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moletta Méthanisation. Novalaise, FRA., Nov 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798065v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark fermentation of lignocellulosic biomass: byproducts of dilute acid hydrolysis of sunflower stalks provoke a metabolic shift from hydrogen/acetate/butyrate to lactate/ethanol</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring enzymatic behaviour in xylo- and phytophagous insects consortia. What could be learned from Nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Lazuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau COST EUBis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">36. Symposium on Biotechnology for Fuels and Chemicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office of Energy Efficiency &amp; Renewable Energy (EERE). Washington, USA., Apr 2014, Clearwater Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795644v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prétraitement fongique pour la méthanisation de la biomasse lignocellulosique : premiers résultats du projet stockactif</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Dark fermentation of lignocellulosic biomass: byproducts of dilute acid hydrolysis of sunflower stalks provoke a metabolic shift from hydrogen/acetate/butyrate to lactate/ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées Industrielles Méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Moletta Méthanisation. Novalaise, FRA., Nov 2014, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Réunion du réseau COST EUBis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743349v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring enzymatic behaviour in xylo- and phytophagous insects consortia. What could be learned from Nature ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving anaerobic digestion by physico-chemical pretreatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Symposium on Biotechnology for Fuels and Chemicals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office of Energy Efficiency &amp; Renewable Energy (EERE). Washington, USA., Apr 2014, Clearwater Beach, United States</w:t>
+              <w:t xml:space="preserve">Workshop on anaerobic digestion of Agri-Food subproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Investigación y Tecnología Agroalimentaria (IRTA). Caldes de Montbui, ESP., Jul 2014, Caldes de Montbui, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150808v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of anaerobic digestion performance: which pretreatment for which waste? Keynote lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Passos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Antonopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prétraitement des matières intrantes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhanced fermentative hydrogen production from wheat straw by enzyme mixture addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fourage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres Nationales Biogaz 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région Midi-Pyrénées. FRA., Nov 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale DERBI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle de compétitivité DERBI. Perpignan, FRA., Jul 2014, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739955v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced fermentative hydrogen production from wheat straw by enzyme mixture addition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le prétraitement des matières intrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale DERBI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle de compétitivité DERBI. Perpignan, FRA., Jul 2014, Perpignan, France</w:t>
+              <w:t xml:space="preserve">2. Rencontres Nationales Biogaz 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Midi-Pyrénées. FRA., Nov 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795926v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do by-products of thermochemical treatment of lignocellulosic materials inhibit anaerobic mixed cultures? Overview of recent findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compartiments &amp;quot;matière&amp;quot; des boues et la localisation de perturbateurs endocriniens : lien sorption-dégradation-disponibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenda Cea-Barcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Aemig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESMO 2013 Vers de nouveaux concepts sur les matières organiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Biarritz, France. pp.49-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles stratégies de prétraitement pour la production de biohydrogène et de méthane à partir de résidus lignocellulosiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinmei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congrès SFGP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic respirometry as a tool to evaluate the effect of pretreatment on anaerobic digestion efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Rincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Diara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World congress on Anaerobic Digestion - IWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de compostela, Espagne. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic digestion of macroalgae:&amp;lt;em&amp;gt; Palmaria palmata&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Saccharina latissima&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jackowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined alkaline- enzymatic pretreatments with sunflower stalks enhance biohydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioH2 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des phénomènes d'adsorption de molécules anticancéreuses dans les boues biologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId738" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l'adsorption de molécules pharmaceutiques (anticancéreux) sur des boues biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Seira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2012 - Polluants Emergents :Quels Défis pour une Meilleure Gestion de l'Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">20. Journée Information Eaux, JIE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Professionnels du Traitement des Eaux et des Nuisances (APTEN). FRA., Sep 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807287v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saponification and biomass recirculation integration as a new anaerobic system concept for the treatment of solid fatty wastes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Hydrogen production from wheat straw by dark fermentation : Impact of enzymatic pretreatment and enzyme addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fourage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2012 : 4. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., Sep 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">8.International Conference on Renewable Resources and Biorefineries (RRB-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse. FRA., Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748682v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'adsorption de molécules pharmaceutiques (anticancéreux) sur des boues biologiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Saponification and biomass recirculation integration as a new anaerobic system concept for the treatment of solid fatty wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Palatsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Flotats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journée Information Eaux, JIE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Professionnels du Traitement des Eaux et des Nuisances (APTEN). FRA., Sep 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2012 : 4. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., Sep 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745731v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production from wheat straw by dark fermentation : Impact of enzymatic pretreatment and enzyme addition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fourage</w:t>
+                <w:t xml:space="preserve">Caractérisation des phénomènes d'adsorption de molécules anticancéreuses dans les boues biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joannis‐cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Seira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.International Conference on Renewable Resources and Biorefineries (RRB-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse. FRA., Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFGP 2012 - Polluants Emergents :Quels Défis pour une Meilleure Gestion de l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747112v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of particle size on alkaline pretreatment and methane production of ensiled sorghum forage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ficara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Malpei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2012 : 4. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., Sep 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced fermentative hydrogen production from wheat straw by enzyme mixture addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fourage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. World Hydrogen Energy Conference - WHEC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canadian Hydrogen and Fuel Cell Association. CAN., Jun 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive and explicative models of fermentative hydrogen production form solid organic waste : the role of butyrate and lactate pathways</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparative study of different pretreatments to increase methane production of ensiled sorghum forage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ficara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Rollini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICABHPA 2012 - International conference on Advances in Biological Hydrogen Production and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jawaharlal Nehru Technological University Hyderabad (JNTU Hyderabad). IND., Dec 2012, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">SIDISA 2012 – Sustainable Technology for Environmental Protection, International Symposium of Sanitary and Environmental Engineering – 9. Italian-Brazilian Symposium of Sanitary and Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745208v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’enzymes pour intensifier la production de biohydrogène par fermentation à partir de résidus lignocellulosiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Predictive and explicative models of fermentative hydrogen production form solid organic waste : the role of butyrate and lactate pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinmei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollutec 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICABHPA 2012 - International conference on Advances in Biological Hydrogen Production and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jawaharlal Nehru Technological University Hyderabad (JNTU Hyderabad). IND., Dec 2012, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811305v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of different pretreatments to increase methane production of ensiled sorghum forage</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Utilisation d’enzymes pour intensifier la production de biohydrogène par fermentation à partir de résidus lignocellulosiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIDISA 2012 – Sustainable Technology for Environmental Protection, International Symposium of Sanitary and Environmental Engineering – 9. Italian-Brazilian Symposium of Sanitary and Environmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Milano, Italy</w:t>
+              <w:t xml:space="preserve">Pollutec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749042v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of methane from seaweeds: Plamaria palmata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marfaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2012 : 4. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., Sep 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des prétraitements pour la méthanisation de la biomasse lignocellulosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Bioénergie Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogas from lignocellulosic biomass : interest of pretreatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress Progress in Biogas II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of various thermo chemical pretreatments on solubilisation and methane production of sunflower stalks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSW&amp;EC - International IWA-Symposium on Anaerobic Digestion of Solid Waste and Energy Crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). INT., Aug 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lignocellulose-derived compounds on fermentative hydrogen-producing mixed cultures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Correlation analysis with PLS regression of biological hydro¬gen potential (BHP) tests of solid organic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinmei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">13. International Waste Management and Landfill Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745239v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chemical composition and structural features on methane potential of lignocellulosic substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Effects of lignocellulose-derived compounds on fermentative hydrogen-producing mixed cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Waste Management and Landfill Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744655v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation analysis with PLS regression of biological hydro¬gen potential (BHP) tests of solid organic wastes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Impact of chemical composition and structural features on methane potential of lignocellulosic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Waste Management and Landfill Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745626v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prétraitements thermiques des lisiers : impact sur la cinétique et le taux de conversion en méthane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of PAHs during the anaerobic digestion of sludge: modelling the limitations by bioavailability and cometabolism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">New particulate organic matter mapping in ADM1 for sludge digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephano Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751734v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New particulate organic matter mapping in ADM1 for sludge digestion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Wheat straw milling effect on biogas production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ghizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753303v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat straw milling effect on biogas production</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Modeling of relationship between microbial community structure and anaerobic batch reactor performance of WAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephano Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758180v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of relationship between microbial community structure and anaerobic batch reactor performance of WAS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodegradation of PAHs during the anaerobic digestion of sludge: modelling the limitations by bioavailability and cometabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenda Cea-Barcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Rocio Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756551v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofuel production by semi-continuous codigestion of waste activated sludge and fatty wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ruysschaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilute acid pretreatment of sunflower oil cakes to produce biomethane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carvalho da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Symposium on Biotechnology Applied to Lignocelluloses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of sunflower oil cakes anaerobic digestion by dilute acid pretreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carvalho da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat straw milling effect on biogas production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ghizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Symposium on Biotechnology Applied to Lignocelluloses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saponification of fatty slaughterhouse wastes for enhancing anaerobic biodegradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Engineering for Waste Valorisation, WasteEng 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of initial biodegradability on sludge anaerobic digestion enhancement by thermal pretreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bougrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Specialist Conference on Facing Sludge Diversities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Antalya, Turkey. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10934520802293735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined ozone pretreatment and anaerobic digestion for the reduction of biological sludge production in wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bougrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Ozone Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01919510701296754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of thermal treatments and anaerobic digestion to reduce sewage sludge quantity and improve biogas yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bougrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International conference on engineering for waste treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Albi, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1205/psep.05162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voies d'optimisation du post-traitement des boues issues du traitement d'eau résiduaires. Comparaison de la filtrabilité de boues issues de bioréacteurs à membranes ou de procédés physiques de digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meireles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque PROSETIA 9eme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent and emerging applications of membranes processes in food and dairy industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PERMEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Tatranske Matliare, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements physico-chimiques des boues d'épuration en vue de leur valorisation par méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bougrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque PROSETIA. Procédés de séparation et de transformation en industrie alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of sewage sludge quality: Combination of ozone and anaerobic digestion processes for the removal of polycyclic aromatic hydrocarbons (PAHs) present in sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bernal-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Water Association (IWA) Specialist Conference Biosolids 2003 Wastewater sludge as a resource</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une combinaison de techniques de traitement pour une production de boues réduite, voire nulle!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Technique Nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of membrane processes in food and dairy industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Daufin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Daufin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NACE Corrosion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des caractéristiques rhéologiques de fluides pseudoplastiques sur les performances d'une opération unitaire de filtration tangentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lorizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Colloque annuel du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-flow filtration of guar-gum solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International symposium Euromembrane 97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Twente, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a multi-stage continuous filtration process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane'95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes de clarification des fluides biologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Conference Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33190,1877 +33348,1877 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SONICATION OR ACID PRETREATMENT IMPACTS AND THEIR CONSEQUENCES ON THE DARK FERMENTATION PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Dauptain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel méthanogène des effluents porcins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Zennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, pp.251-252, 2022, 54es Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled production of biogas and date-syrup via biorefinery concept using common date cultivar biomass (Phoenix dactylifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Ben Yahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Smaali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal pre-treatment in bioenergy production from macroalgal biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Ben Yahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Nejib Marzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Smaali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Sustainable Energy Days (WSED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Wels, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage et prétraitement des CIMS avant méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément van Vlierberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Innovation Biogaz Méthanisation - JRI 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can pretreatments overcome the limitations of the main solid feedstock anaerobic digestion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivet Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. IWA World Conference on Anaerobic Digestion (AD16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative processes in anaerobic digestion: overview of the production of biohydrogen and biomolecules by mixed culture fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conference on Renewable Resources &amp; Biorefineries (RRB-15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising genotypes and alkaline pretreatments for methane production from miscanthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult-Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, China. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of thermal-HCl pretreatment process on biogas production from greenhouse residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dumlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Gunerhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Us</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, China. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wastewater treatment plant sludge valorization in co-digestion with biomass wastes to produce bioenergy and biochars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha El Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Essaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Innovation and Technology in the Phosphate Industry (SYMPHOS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Ben Guérir, Morocco. , 2017, Procedia Engineering</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saponification des déchets d’abattoirs: un prétraitement pour la digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Industrie Biogaz-Méthanisation (JRI2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Rennes, France. , 2015, Recueil des présentations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkaline pre-treatment to enhance two-stage H2 batch/CH4 continuous production from sunflower stalks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kaparaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan M. Lema, Fernando Fdez-Polanco, Marta Carballa, Jorge Rodriguez, Sonia Suarez 2013</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 171 p., 2013, Proceedings of 13th World Congress on Anaerobic Digestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of dissolved and colloidal matter on the distribution and the removal of PAHs in sewage sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenda Cea-Barcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoSTP - Ecotechnologies for wastewater treatment 2012 international conference. Technical, environmental &amp; economic challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Santiago de Compostela, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universidad de Santiago de Compostella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat straw milling effect on biogas production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ghizzi Damasceno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECTROMAD 2012. Spectroscopic Measurements in Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Belvaux, Luxembourg. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de l’adsorption de molécules médicamenteuses (anticancéreux) sur les boues biologiques : impact de la nature de la boue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Seira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. SFGP, Société Française de Génie des Procédés, Récents Progrès en Génie des Procédés, 2011, 13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration des membranes dans l’industrie alimentaire: applications récentes et procédés émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Daufin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Daufin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire NOVELECT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, St Nazaire, France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35070,1308 +35228,1308 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prétraitement des intrants en méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Moletta; Romain Cresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4e édition (chapitre 11), Tec&amp;Doc, pp.253-274, 2024, 978-2-7430-2673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to Assess Biological Transformation of Biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Antonopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérasimos Lyberatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.641-730, 2020, 978-3-030-35019-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends and challenges in biohydrogen production from agricultural waste</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biohydrogen Production: Sustainability of Current Technology and Future Perspective</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sludge management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press Taylor &amp; Francis Group, pp.322, 2017, 978-1-138-02954-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789904v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Trends and challenges in biohydrogen production from agricultural waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sludge management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biohydrogen Production: Sustainability of Current Technology and Future Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer India</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-81-322-3575-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-81-322-3577-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605339v1</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the impact of sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Isabel Pérez-Elvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandez-Polanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Concetta Tomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Bertanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Braguglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Wastewater Treatment &amp; Resource Recovery Technologies : Impacts on Energy, Economy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWA Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 690 p., 2017, 9781780407869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/9781780407876_0255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prétraitements. Chapitre 11</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Algal Biomass: Physical Pretreatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Uggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivet Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La méthanisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pretreatment of Biomass : Processes and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2015, 978-0-12-800080-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800080-9.00011-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792008v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algal Biomass: Physical Pretreatments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Prétraitements. Chapitre 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivet Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pretreatment of Biomass : Processes and Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3ème ed., Editions Tec &amp; Doc Lavoisier, pp.513, 2015, 978-2-7430-1991-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799729v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Methods to Enhance Biological Treatment Processes. Chapter 12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Batstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Sludge Minimization and Biomaterials/Bioenergy Recovery Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and Sons, 2012, 9780470768822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118309643.ch12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Pretreatment-Assisted Biological Processes. Chapter 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Batstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Sludge Minimization and Biomaterials/Bioenergy Recovery Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and Sons, 2012, 9780470768822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118309643.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-traitements physico-chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, pp.552, 2011, 978-2-7430-1271-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-traitements physico-chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier Editions, 2008, 978-2-7430-1036-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d'échelle en filtration tangentielle : Sensibilité des performances par rapport aux conditions opératoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation des procédés et automatique. Paris 97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (56), Lavoisier Technique et Documentation, 1997, Récents Progrès en Génie des Procédés, 2-85206-899-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-up strategy for cross-flow filtration processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering and Food at ICEF 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAEF, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36381,366 +36539,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECUPERATION DE METHANE DE DIGESTATS SOLIDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP 3 913 062 A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de prétraitement thermo-chimique d'une biomasse ligno-cellulosique en voie sèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP 15305091.9. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prétraitement de biomasses lignocellulosiques par des champigneux filamenteux pour la production de bioénergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Raouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR1460472. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36750,161 +36908,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bio-hydrogène: un vecteur énergétique d’avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Megret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loreline Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.62-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId862"/>
+      <w:footerReference w:type="default" r:id="rId867"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -37051,51 +37209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Alves Louren&#231;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kimiko Sakamoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Luiz Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernadete Am&#226;ncio Varesche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korantin Pipereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Santa-Catalina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garc&#237;a-Bernet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carrere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.115178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Hakim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek Essadek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Terroufi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app16031231" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omachoko Anthony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108745" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108907" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eqwan Roslan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Hasmady Abu Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10010011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline L&#232;bre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-06132-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125894" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132407" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsef Neffa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18133226" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dauptain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.03.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.429" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202304021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10518-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Yahmed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Chaira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Smaali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-023-00348-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Zennaro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2023.108129" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179818v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifi Akhiar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Halim Shamsuddin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128985" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levasseur P" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazy V" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais F" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zennaro B" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam O" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Br&#233;mond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020277" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment van Vlierberghe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santa-Catalina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frederic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.078" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Vlierberghe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiboubi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santa Catalina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurence Thomas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10369-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Olivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539190v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Felix P. Nolasco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong-Vi Cao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10342-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.126722" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370904v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baptiste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12886" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02994309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lajnef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.09.203" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192581v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Bremond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle de Buyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113759" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967975v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noguer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124234" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.125065" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214720v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124986" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alper Basar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Eskicioglu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC04092D" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901862v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Haddad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01130-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148211v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040971" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623105v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Elalami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abdelouahdi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122591" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934745v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvergne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106264" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Charbonnel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.04.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947342v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cesaro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Conte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2019.105455" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555213v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.062" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878142v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123665" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531662v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mmihan G&#252;nerhan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ender Us" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tfiye Dumlu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedat Yilmaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030500" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911715v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Oukarroum" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140670" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282246v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elalami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monlau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdelouahdi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oukarroum" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109287" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW8T7MXH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623452v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rouches" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.01.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628221v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9gc90027f" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacome Prompsy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9463-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bichot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lerosty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Geirnaert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213885" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-018-9957-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-0099-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626001v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23071608" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154333v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Abadie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02222" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623402v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandropoulou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Antonopoulou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.078" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622042v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sergent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Raouche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.01.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B. Gim&#233;nez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bouzas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ferrer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.08.052" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626399v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-018-9485-y" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622100v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D. Hafner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Koch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Astals" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Weinrich" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2018.06.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626205v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P. Karthikeyan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehariya" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. C. Wong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.09.105" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624332v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.03.103" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154402v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Dhiba" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123295" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620984v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rennuit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Mi Triolo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Eriksen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.128" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc00572a" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602750v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.11.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629401v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nejib Marzouki" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.09.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605999v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sole Bundo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Garf&#237;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivet Ferrer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.151" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604979v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kaparaju" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.04.068" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605977v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.03.025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606811v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha El Alami" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Essaid" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450794v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herpo&#235;l-Gimbert I" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrere H" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.12.317" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640339v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Affes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Passos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.09.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D82MPWGJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641426v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ortega-Martinez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Zaldivar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Phillippi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Donoso-Bravo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.03.035" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LRKFDCW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638621v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.09.084" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602392v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.02.003" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167880v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.043" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639856v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.12.076" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T7ZGQDW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638218v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sambusiti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ficara" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboulkas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5EE01633A" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165743v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.08.108" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631136v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9245-8" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190154v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Uggetti" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.08.114" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809612v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambusiti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2014.04.007" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634037v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kadimi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.01.033" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634050v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638844v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmei Guo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.079" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649869v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palatsi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flotats" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.12.187" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2X4MBZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647805v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ficara" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malpei" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.10.060" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652197v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.04.025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648772v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.095" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2549MWQW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647202v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marfaing" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.114" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRVD01X0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647773v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carvalho da Costa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.042" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650967v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aemig" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.07.018" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646243v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mottet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ramirez Rivas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleris" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedrenne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.05.082" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZCWVMZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652692v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sialve" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2013.08.011" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648155v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.808247" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132242v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Cea-Barcia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/450542" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645852v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9199-x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648948v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2011.604258" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647473v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es402863v" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651382v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.09.103" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTLHLS4H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809613v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourage" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.083" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQFBWBZ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809614v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.11.033" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93KNP5Z0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648918v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.10.060" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLJ9F32V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650543v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.09.005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7TPX2FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647608v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.06.040" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6HSJT5S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646138v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jackowiak" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.08.010" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5HCHTC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646678v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303132t" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654638v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Casellas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.11.054" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q673NKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650328v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Patau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1em10181a" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651527v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Val del Rio" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morales" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Isanta" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosquera-Corral" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Campos" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.08.050" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59QPRGJS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652998v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Rabelo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maciel Filho" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Costa" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.05.081" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658995v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.03.059" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NTMX7MP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667665v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.08.029" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0PG8QSD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666977v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rocio Delgadillo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.04.031" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XJFP3GR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668793v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.03.008" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1F69CKN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665358v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874829501003010071" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662607v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guillon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.05.003" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L627SBR5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667877v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J. Batstone" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.06.129" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH9XQC7S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666577v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bernet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2388" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TSC1BVN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663553v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902575d" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659477v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.12.029" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKCG3NP3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668721v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dario Ramirez Rivas" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vedrenne" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.05.023" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J97Q56RF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663463v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.01.015" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDQSR5GN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668570v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arodi Bernal-Martinez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.05.163" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7X0HLB5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663792v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauzy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2009.05.003" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX4CDPC0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667499v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2007.07.099" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X0C86P5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662215v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668384v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Castets" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934520802293735" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666626v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.02.019" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX246169-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660233v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.10.037" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WBRXQCN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666254v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919510701296754" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666826v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2006.11.013" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXS89LB5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598024v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662477v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2006.02.002" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQR9DLG7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658527v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10976" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK2R4VBZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667946v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05162" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681370v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2004.11.013" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ5HNLS3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678255v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2005.03.028" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK6JPN84-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672929v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Mouneimne" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682047v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679572v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178195v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2218" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490090v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604532v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaszkowa" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00409-5" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-151V53J6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491209v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daufin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678915v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daufin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Escudier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillandeau" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693596v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693378v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rene" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorrizo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690377v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695005v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffer" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687171v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694199v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Bascoul" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Wilhelm" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delmas" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-0467(96)03121-1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87MHJMNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685270v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713567v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausson" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712400v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sochard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bascoul" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782131v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Chaimaa" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Harmand" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774335v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774435v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842448v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Carrere" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774309v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908602v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carr&#232;re" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;mehie Lawson" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907914v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidattul Syirat Zainal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Eqwan" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwai Chyuan Ong" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130806v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907802v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roslan" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Magdalena" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mohamed" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akhiar" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Shamsuddin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907936v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Aziz" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ling Yu" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124221v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Dauptain" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124282v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;m&#233;hie Lawson" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fisgativa" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774495v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124208v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dauptain" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carrere" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Trably" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124379v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;bre S." TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G." TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrell C." TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battimelli A." TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146830v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pages" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124367v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fisgativa" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fougerit" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124247v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124358v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124352v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774519v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196833v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Azam" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124368v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Vlierberghe" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chiboubi" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Frederic" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124089v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bernet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124068v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Devos" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haddad" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124111v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124255v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124261v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Escudie" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124064v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Br&#233;mond" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertrandias" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Steyer" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774513v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124042v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Benyamed" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774503v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679806v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Faiz Muaz Ahmad Zamri" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/476/1/012074" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124374v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944599v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735014v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978185v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978163v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736098v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787550v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154398v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebrihi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhiba" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785117v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737675v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ces&#224;ro" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13068-8_101" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785533v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604684v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gr&#233;gory" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734661v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743673v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Verdeil" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743105v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740459v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hubert" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Megret" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837425v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742751v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742293v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol&#233;" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743526v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798918v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594608v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603583v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795982v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743649v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605427v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793743v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740017v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603761v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740886v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739069v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740090v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163001v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739304v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gunherhan" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Altinay Perendeci" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798065v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795644v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743349v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150808v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743738v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739955v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795926v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750144v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749728v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749953v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599238v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rincker" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diara" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748251v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802920v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807287v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis&#8208;cassan" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748682v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745731v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747112v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748258v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malpei" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745875v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745208v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811305v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749042v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Rollini" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manzoni" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746786v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744470v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749537v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189764v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745239v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744655v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745626v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745488v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751734v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753303v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758180v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756551v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751614v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruysschaert" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751569v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751738v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755522v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815067v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821864v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824593v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824886v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763373v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meireles" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490072v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764439v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758878v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernal-Martinez" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762015v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491205v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770794v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorizzo" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771268v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778167v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772669v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guizou" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124193v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cesaro" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752276v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2022.php" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123915v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944613v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nejib Marzouki" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944659v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944587v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734604v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736839v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult-Carrier" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735975v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumlu" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gunerhan" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Us" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yilmaz" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606888v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163006v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745236v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaparaju" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ad13.org/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744945v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.novedar.com/ecoSTP/index.asp" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804041v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi Damasceno da Silva" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746559v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490078v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866499v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918268v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_5" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789904v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-81-322-3577-4" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3577-4_4" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605339v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786946v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Isabel P&#233;rez-Elvira" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandez-Polanco" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concetta Tomei" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bertanza" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Maria Braguglia" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/302/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781780407876_0255" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792008v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799729v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800080-9.00011-6" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806964v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Batstone" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118309643.ch12" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808659v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118309643.ch11" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802669v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818860v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837259v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841656v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908011v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795955v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leboeuf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798123v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634660v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Megret" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreline Hubert" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Hakim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek Essadek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Terroufi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app16031231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omachoko Anthony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korantin Pipereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Santa-Catalina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garc&#237;a-Bernet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Alves Louren&#231;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kimiko Sakamoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Luiz Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernadete Am&#226;ncio Varesche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108907" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidattul Syirat Zainal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Eqwan Mohd Roslan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohamed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Carrere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2026.109312" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carrere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.115178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122538" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline L&#232;bre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-06132-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eqwan Roslan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Hasmady Abu Hassan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10010011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125894" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132407" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsef Neffa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18133226" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dauptain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.429" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.03.035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10518-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202304021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Yahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Chaira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Smaali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-023-00348-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Zennaro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2023.108129" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179818v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifi Akhiar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Halim Shamsuddin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128985" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712753v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levasseur P" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazy V" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais F" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zennaro B" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam O" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Br&#233;mond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020277" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment van Vlierberghe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santa-Catalina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frederic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.078" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397234v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Vlierberghe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiboubi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santa Catalina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.10.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Olivier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554631v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurence Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10369-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Felix P. Nolasco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong-Vi Cao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10342-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.126722" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02994309v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lajnef" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.09.203" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192581v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Bremond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle de Buyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113759" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baptiste" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12886" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.125065" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noguer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124234" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160159v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alper Basar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Eskicioglu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC04092D" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214720v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124986" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Haddad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01130-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148211v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040971" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562269v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Elalami" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abdelouahdi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Charbonnel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.04.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cesaro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Conte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2019.105455" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.062" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878142v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123665" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122591" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934745v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvergne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106264" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531662v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mmihan G&#252;nerhan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ender Us" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tfiye Dumlu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedat Yilmaz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030500" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911715v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Oukarroum" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140670" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628221v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9gc90027f" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elalami" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monlau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdelouahdi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oukarroum" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109287" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW8T7MXH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623452v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rouches" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.01.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacome Prompsy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9463-x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623250v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bichot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lerosty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Geirnaert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213885" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090584v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-0099-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-018-9957-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623402v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandropoulou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Antonopoulou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.078" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sergent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Raouche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.01.018" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623290v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B. Gim&#233;nez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bouzas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ferrer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.08.052" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-018-9485-y" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626001v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23071608" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154333v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Abadie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02222" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626205v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P. Karthikeyan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehariya" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. C. Wong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.09.105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622100v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D. Hafner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Koch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Astals" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Weinrich" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2018.06.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624332v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.03.103" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620984v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rennuit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Mi Triolo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Eriksen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.128" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626151v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc00572a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154402v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Dhiba" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123295" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629401v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nejib Marzouki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.09.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602750v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.11.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605999v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sole Bundo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Garf&#237;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivet Ferrer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.151" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604979v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kaparaju" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.04.068" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506644v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605977v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.03.025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606811v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha El Alami" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Essaid" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641426v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ortega-Martinez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Zaldivar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Phillippi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Donoso-Bravo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.03.035" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LRKFDCW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640339v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Affes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Passos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.09.007" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D82MPWGJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450794v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herpo&#235;l-Gimbert I" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrere H" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.12.317" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638621v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.09.084" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602392v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.02.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639856v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.12.076" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T7ZGQDW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167880v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.043" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638218v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sambusiti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ficara" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboulkas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5EE01633A" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165743v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.08.108" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190154v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Uggetti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.08.114" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631136v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9245-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634037v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kadimi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.01.033" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809612v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambusiti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2014.04.007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634050v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638844v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmei Guo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.079" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647202v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marfaing" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.114" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRVD01X0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647773v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carvalho da Costa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.042" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648772v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ficara" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malpei" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.095" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2549MWQW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649869v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palatsi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flotats" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.12.187" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2X4MBZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652197v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.04.025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61Q2NX5V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647805v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.10.060" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DM7SGJ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650967v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aemig" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.07.018" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646243v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mottet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ramirez Rivas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleris" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedrenne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.05.082" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZCWVMZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652692v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sialve" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2013.08.011" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648155v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.808247" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132242v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Cea-Barcia" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/450542" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645852v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9199-x" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648948v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2011.604258" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647473v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es402863v" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809614v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.11.033" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93KNP5Z0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648918v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.10.060" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLJ9F32V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651382v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.09.103" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTLHLS4H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809613v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourage" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.083" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQFBWBZ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650543v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.09.005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7TPX2FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647608v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.06.040" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6HSJT5S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646138v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jackowiak" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.08.010" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5HCHTC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646678v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303132t" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650328v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Patau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1em10181a" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654638v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Casellas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.11.054" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q673NKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651527v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Val del Rio" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morales" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Isanta" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosquera-Corral" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Campos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.08.050" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59QPRGJS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652998v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Rabelo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maciel Filho" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Costa" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.05.081" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658995v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.03.059" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NTMX7MP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668793v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.03.008" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1F69CKN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667665v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.08.029" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0PG8QSD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666977v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rocio Delgadillo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.04.031" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XJFP3GR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665358v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874829501003010071" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666577v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bernet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2388" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TSC1BVN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663553v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902575d" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667877v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J. Batstone" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.06.129" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH9XQC7S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662607v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guillon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.05.003" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L627SBR5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659477v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.12.029" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKCG3NP3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668721v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dario Ramirez Rivas" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vedrenne" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.05.023" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J97Q56RF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668570v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arodi Bernal-Martinez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.05.163" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7X0HLB5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663463v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.01.015" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDQSR5GN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663792v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauzy" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2009.05.003" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX4CDPC0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667499v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2007.07.099" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X0C86P5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662215v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668384v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Castets" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934520802293735" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666626v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.02.019" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX246169-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660233v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.10.037" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WBRXQCN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666254v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919510701296754" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666826v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2006.11.013" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXS89LB5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598024v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662477v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2006.02.002" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQR9DLG7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658527v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10976" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK2R4VBZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667946v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05162" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681370v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2004.11.013" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ5HNLS3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678255v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2005.03.028" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK6JPN84-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672929v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Mouneimne" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682047v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valo" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679572v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178195v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2218" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490090v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604532v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaszkowa" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00409-5" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-151V53J6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491209v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daufin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678915v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daufin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Escudier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillandeau" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693596v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693378v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rene" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorrizo" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690377v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695005v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffer" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687171v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694199v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Bascoul" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Wilhelm" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delmas" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-0467(96)03121-1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87MHJMNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685270v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713567v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausson" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712400v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sochard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bascoul" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774435v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842448v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774309v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782131v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Chaimaa" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Harmand" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774335v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908602v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carr&#232;re" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;mehie Lawson" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907914v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Eqwan" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwai Chyuan Ong" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907936v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Aziz" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ling Yu" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130806v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907802v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roslan" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Magdalena" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mohamed" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akhiar" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Shamsuddin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124221v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Dauptain" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124379v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;bre S." TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G." TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrell C." TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battimelli A." TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774495v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124208v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dauptain" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carrere" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Trably" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124282v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;m&#233;hie Lawson" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fisgativa" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124367v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fisgativa" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fougerit" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146830v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pages" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774519v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124247v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124358v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124352v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124368v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Vlierberghe" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chiboubi" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Frederic" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196833v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Azam" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124068v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Devos" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haddad" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124111v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124089v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bernet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124255v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124064v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Br&#233;mond" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertrandias" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Steyer" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124261v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Escudie" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124042v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Benyamed" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774513v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124374v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679806v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Faiz Muaz Ahmad Zamri" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/476/1/012074" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774503v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944599v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735014v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978163v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978185v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736098v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787550v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785117v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154398v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebrihi" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhiba" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785533v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737675v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ces&#224;ro" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13068-8_101" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734661v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604684v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gr&#233;gory" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743673v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Verdeil" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743105v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740459v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hubert" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Megret" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742293v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol&#233;" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837425v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742751v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798918v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743526v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603583v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594608v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740090v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739069v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740017v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603761v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740886v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795982v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605427v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743649v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793743v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163001v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739304v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gunherhan" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Altinay Perendeci" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743349v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150808v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795644v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798065v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743738v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795926v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739955v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750144v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749728v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749953v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599238v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rincker" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diara" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748251v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802920v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745731v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747112v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748682v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807287v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis&#8208;cassan" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748258v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malpei" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745875v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749042v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Rollini" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manzoni" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745208v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811305v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746786v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744470v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749537v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189764v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745626v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745239v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744655v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745488v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753303v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758180v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756551v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751734v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751614v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruysschaert" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751569v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751738v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755522v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815067v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821864v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824593v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824886v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763373v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meireles" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490072v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764439v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758878v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernal-Martinez" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762015v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491205v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770794v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorizzo" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771268v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778167v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772669v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guizou" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124193v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cesaro" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752276v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2022.php" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123915v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944613v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nejib Marzouki" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944659v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944587v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734604v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736839v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult-Carrier" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735975v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumlu" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gunerhan" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Us" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yilmaz" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606888v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163006v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745236v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaparaju" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ad13.org/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744945v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.novedar.com/ecoSTP/index.asp" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804041v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi Damasceno da Silva" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746559v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490078v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866499v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918268v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_5" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605339v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789904v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-81-322-3577-4" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3577-4_4" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786946v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Isabel P&#233;rez-Elvira" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandez-Polanco" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concetta Tomei" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bertanza" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Maria Braguglia" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/302/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781780407876_0255" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799729v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800080-9.00011-6" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792008v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806964v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Batstone" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118309643.ch12" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808659v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118309643.ch11" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802669v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818860v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837259v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841656v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908011v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795955v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leboeuf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798123v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634660v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Megret" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreline Hubert" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>