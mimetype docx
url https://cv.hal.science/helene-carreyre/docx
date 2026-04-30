--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -736,1943 +736,1955 @@
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 214, pp.68-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2018.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive Natural Product and Superacid Chemistry for Lead Compound Identification: A Case Study of Selective hCA III and L-Type Ca2+ Current Inhibitors for Hypotensive Agent Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules22060915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superacid-Catalyzed Trifluoromethylthiolation of Aromatic Amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longin Justin Clair Bonazaba milandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 129 (1), pp.175 - 178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ange.201609574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innenrücktitelbild: Superacid-Catalyzed Trifluoromethylthiolation of Aromatic Amines (Angew. Chem. 1/2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longin Justin Clair Bonazaba milandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 129 (1), pp.429 - 429. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201611312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside Back Cover: Superacid-Catalyzed Trifluoromethylthiolation of Aromatic Amines (Angew. Chem. Int. Ed. 1/2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longin Justin Clair Bonazaba milandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (1), pp.417 - 417. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201611312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasorelaxation induced by dodoneine is mediated by calcium channels blockade and carbonic anhydrase inhibition on vascular smooth muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 169, pp.8-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hypotensive agent dodoneine inhibits L-type Ca2+ current with negative inotropic effect on rat heart.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 728, pp.119-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejphar.2014.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural product hybrid and its superacid synthesized analogues: Dodoneine and its derivatives show selective inhibition of carbonic anhydrase isoforms I, III, XIII and XIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21, pp.3790-3794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Bronchorelaxant, Genotoxic, and Antigenotoxic Effects of Cassia alata L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.L. Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Konate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I. Dibala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.162651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2013/162651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the vasodilator and hypotensive effects of an extract fraction from Agelanthus dodoneifolius (DC) Danser (Loranthaceae) to the active compound dodoneine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (2), pp.345-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jep.2010.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure Elucidation of a Dihydropyranone from Tapinanthus dodoneifolius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 70 (12), pp.2006-2009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/np070355x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeolite-catalyzed acylation of heterocyclic compounds — VI. One-step synthesis of 3-(benzofuran-2-carbonyl)pentane-2,4-dione from 2-acetylbenzofuran over HY-zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 54 (49), pp.14757-14766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-4020(98)00904-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeolite-Catalyzed Acylation of Heterocyclic Compounds: Acylation of Benzofuran and 2-Methylbenzofuran in a Fixed Bed Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 159 (2), pp.427-434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jcat.1996.0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite catalyzed acylation of heterocyclic compounds. Part III. Comparison between benzofuran and 2-methylbenzofuran</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Pérot</w:t>
+                <w:t xml:space="preserve">Zeolite catalyzed acylation of heterocyclic compounds. Part II. Acylation of benzofuran over Y zeolites. Effect of reaction conditions on the activity and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 101 (3), pp.L167-L169. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 103 (1), pp.51-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/1381-1169(95)00117-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/1381-1169(95)00125-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442146v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite catalyzed acylation of heterocyclic compounds. Part II. Acylation of benzofuran over Y zeolites. Effect of reaction conditions on the activity and stability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Pérot</w:t>
+                <w:t xml:space="preserve">Zeolite catalyzed acylation of heterocyclic compounds. Part III. Comparison between benzofuran and 2-methylbenzofuran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 103 (1), pp.51-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/1381-1169(95)00117-4⟩</w:t>
+              <w:t xml:space="preserve">, 1995, 101 (3), pp.L167-L169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/1381-1169(95)00125-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442136v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2819,51 +2831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richy Brel Merveille Diakabou Oby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurille Ouamba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140273" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon-Barr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecornu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.416" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338245v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Justin Clair Bonazaba Milandou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonazaba Milandou Longin Justin Clair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Nkounkou Loumpangou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2019/v30i430181" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04065417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkounkou Loumpangou C&#233;lestine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandebrouck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2018.04.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ouedraogo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22060915" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Justin Clair Bonazaba&#8197;milandou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alazet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Greco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201609574" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201611312" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611312" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTBGC8CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.01.059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BPD13WD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carreyre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Coustard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.04.041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968794v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouedraogo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Da" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Konate" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Dibala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/162651" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560900v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vardelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Coustard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.10.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1T4S1BR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np070355x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZJ2015PN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Coustard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00904-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPMRTDRL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1996.0106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z533ZB40-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442146v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P&#233;rot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1381-1169(95)00125-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHRZ1ZB3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442136v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1381-1169(95)00117-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGGT49NV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richy Brel Merveille Diakabou Oby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurille Ouamba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140273" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon-Barr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecornu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.416" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338245v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Justin Clair Bonazaba Milandou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonazaba Milandou Longin Justin Clair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Nkounkou Loumpangou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2019/v30i430181" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04065417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkounkou Loumpangou C&#233;lestine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandebrouck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2018.04.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW4KM1XV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ouedraogo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22060915" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Justin Clair Bonazaba&#8197;milandou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alazet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Greco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201609574" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201611312" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611312" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTBGC8CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.01.059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BPD13WD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carreyre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Coustard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.04.041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouedraogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Da" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Konate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Dibala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/162651" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vardelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Coustard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.10.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1T4S1BR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np070355x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZJ2015PN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Coustard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00904-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPMRTDRL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1996.0106" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z533ZB40-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442136v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1381-1169(95)00117-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGGT49NV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P&#233;rot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1381-1169(95)00125-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHRZ1ZB3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>