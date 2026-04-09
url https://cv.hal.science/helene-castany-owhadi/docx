--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -105,51 +105,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -260,51 +260,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu de faire semblant : un contexte d'intervention de l'enseignante de maternelle pour favoriser le développement et l'apprentissage du langage oral</w:t>
+                <w:t xml:space="preserve">Modéliser des gestes professionnels en contexte de jeu de faire semblant à la maternelle pour le développement et l'apprentissage du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
@@ -312,152 +312,204 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desrochers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Objets d'enseignement et sujets apprenants à l'école maternelle : le défi de la diversité, 70</w:t>
+              <w:t xml:space="preserve">, 2025, 72, pp.157-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000862v1</w:t>
+                <w:t xml:space="preserve">hal-05580168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemmes professionnels de l'enseignant en contexte de révision-réécriture collective d'écrits sur un tableau blanc interactif dans les premiers apprentissages de l'écrit</w:t>
+                <w:t xml:space="preserve">Le jeu de faire semblant : un contexte d'intervention de l'enseignante de maternelle pour favoriser le développement et l'apprentissage du langage oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 67</w:t>
+              <w:t xml:space="preserve">, 2024, Objets d'enseignement et sujets apprenants à l'école maternelle : le défi de la diversité, 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168905v1</w:t>
+                <w:t xml:space="preserve">hal-05000862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre dans le jeu</w:t>
               </w:r>
@@ -558,726 +610,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La posture ludique de l'enseignante dans le jeu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dilemmes professionnels de l'enseignant en contexte de révision-réécriture collective d'écrits sur un tableau blanc interactif dans les premiers apprentissages de l'écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue préscolaire (Revue professionnelle de l'Association d'éducation préscolaire du Québec)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61 (2), pp.13-16</w:t>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440305v1</w:t>
+                <w:t xml:space="preserve">hal-04168905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication interpersonnelle d’enseignants de première année du primaire avec des élèves fragiles en contexte d’atelier de production d’écrits : entre pouvoir et autorité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La posture ludique de l'enseignante dans le jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue d’éducation de l’Université d’Ottawa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (1), pp.1-8</w:t>
+              <w:t xml:space="preserve">Revue préscolaire (Revue professionnelle de l'Association d'éducation préscolaire du Québec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (2), pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409220v1</w:t>
+                <w:t xml:space="preserve">hal-04440305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision d’écrits sur TBI et gestes professionnels afférents</w:t>
+                <w:t xml:space="preserve">Communication interpersonnelle d’enseignants de première année du primaire avec des élèves fragiles en contexte d’atelier de production d’écrits : entre pouvoir et autorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue d’éducation de l’Université d’Ottawa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759995v1</w:t>
+                <w:t xml:space="preserve">hal-04409220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reformulations multimodales du personnel enseignant au service de la production écrite d'élèves de 6 ans</w:t>
+                <w:t xml:space="preserve">Révision d’écrits sur TBI et gestes professionnels afférents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et francophonie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1088548ar⟩</w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202214302001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760008v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la didactique du français interroge les théories linguistiques de référence sur la reformulation orale : l’atelier de production d’écrits au Cours Préparatoire</w:t>
+                <w:t xml:space="preserve">Les reformulations multimodales du personnel enseignant au service de la production écrite d'élèves de 6 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20207807009⟩</w:t>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1088548ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937416v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reformulation orale : un phénomène langagier au service de l'enseignement-apprentissage</w:t>
+                <w:t xml:space="preserve">Quand la didactique du français interroge les théories linguistiques de référence sur la reformulation orale : l’atelier de production d’écrits au Cours Préparatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre le primaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.07009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207807009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963860v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il y a des mamans qui aiment le travail et des mamans qui aiment jouer&amp;quot; : reformulation orale, atelier d'écriture et compétences en littératie</w:t>
+                <w:t xml:space="preserve">La reformulation orale : un phénomène langagier au service de l'enseignement-apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Dreyfus</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Literacy : A Canadian Educational e-journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Vivre le primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297263v1</w:t>
+                <w:t xml:space="preserve">hal-02963860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il y a des mamans qui aiment le travail et des mamans qui aiment jouer&amp;quot; : reformulation orale, atelier d'écriture et compétences en littératie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Literacy : A Canadian Educational e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les tâches d’écriture au CP : des pistes pour la formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55, pp.45-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.1151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1287,889 +1408,889 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser le développement du langage des enfants de maternelle en contexte de jeu de faire semblant par l'entremise d'un modèle heuristique des gestes professionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques d'interventions directes et indirectes favorisant le développement langagier à la maternelle : le jeu de faire semblant et ses entours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desrochers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Desrochers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91ème congrès de l'ACFAS.Colloque "Petite enfance et réussite éducative : résultats de recherches sur le développement du langage et de la pensée mathématique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">77ème Assemblée mondiale et conférences internationales : Les arts et la culture dans l'éducation de la petite enfance : Jeu, expression, participation.- Congrès mondial de l'OMEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062239v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'interventions directes et indirectes favorisant le développement langagier à la maternelle : le jeu de faire semblant et ses entours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels outils méthodologiques pour appréhender la pratique enseignante en contexte de jeu de faire semblant à la maternelle pour le développement du langage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desrochers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77ème Assemblée mondiale et conférences internationales : Les arts et la culture dans l'éducation de la petite enfance : Jeu, expression, participation.- Congrès mondial de l'OMEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bologne, Italie</w:t>
+              <w:t xml:space="preserve">16ème Colloque de l'Association internationale pour la recherche en didactique du français "Pratiques enseignantes et activité de l'apprenant en classe de français : où en sommes-nous en 2025 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRDF, Jul 2025, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225606v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels outils méthodologiques pour appréhender la pratique enseignante en contexte de jeu de faire semblant à la maternelle pour le développement du langage ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Favoriser le développement du langage des enfants de maternelle en contexte de jeu de faire semblant par l'entremise d'un modèle heuristique des gestes professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Dumais</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desrochers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque de l'Association internationale pour la recherche en didactique du français "Pratiques enseignantes et activité de l'apprenant en classe de français : où en sommes-nous en 2025 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRDF, Jul 2025, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">91ème congrès de l'ACFAS.Colloque "Petite enfance et réussite éducative : résultats de recherches sur le développement du langage et de la pensée mathématique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225650v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment aider les enfants de maternelle à développer des compétences lexicales dans le jeu symbolique ?</w:t>
+                <w:t xml:space="preserve">Analyse multimodale d'une interaction adulte-enfant de grande section de maternelle en contexte ludique dans une &amp;quot;école gitane&amp;quot; en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Azaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91ème congrès de l'ACFAS. Colloque "Légitimer le rôle et la place de l'oral à l'école et au-delà"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa (Ontario), Canada</w:t>
+              <w:t xml:space="preserve">Rencontres du réseau international francophone de Recherche en Education et Formation (REF) - Symposium "(Dé)contextualiser l'enseignement/apprentissage de l'oral : quels défis à relever ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671717v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d'un modèle des gestes professionnels en contexte de jeu symbolique à la maternelle</w:t>
+                <w:t xml:space="preserve">Comment aider les enfants de maternelle à développer des compétences lexicales dans le jeu symbolique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desrochers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque international en éducation du CRIFPE. Symposium : la mise en oeuvre d'interventions préventives en contexte de jeu pour soutenir le développement global des enfants à l'éducation préscolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2024, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">91ème congrès de l'ACFAS. Colloque "Légitimer le rôle et la place de l'oral à l'école et au-delà"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671714v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mille et un gestes pour favoriser le développement langagier des enfants en contexte de jeu symbolique</w:t>
+                <w:t xml:space="preserve">Présentation d'un modèle des gestes professionnels en contexte de jeu symbolique à la maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Desrochers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AEPQ "A la rencontre de l'enfant. Mille et un chemins possibles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEPQ, Nov 2024, Laval (Québec), Canada</w:t>
+              <w:t xml:space="preserve">11e colloque international en éducation du CRIFPE. Symposium : la mise en oeuvre d'interventions préventives en contexte de jeu pour soutenir le développement global des enfants à l'éducation préscolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2024, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825687v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multimodale d'une interaction adulte-enfant de grande section de maternelle en contexte ludique dans une &amp;quot;école gitane&amp;quot; en France</w:t>
+                <w:t xml:space="preserve">Mille et un gestes pour favoriser le développement langagier des enfants en contexte de jeu symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desrochers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du réseau international francophone de Recherche en Education et Formation (REF) - Symposium "(Dé)contextualiser l'enseignement/apprentissage de l'oral : quels défis à relever ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">Congrès de l'AEPQ "A la rencontre de l'enfant. Mille et un chemins possibles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEPQ, Nov 2024, Laval (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671718v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la recherche participative permet la coconstruction d'un modèle heuristique des gestes professionnels pour favoriser le développement du langage en contexte de jeu de faire semblant à la maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2228,189 +2349,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire CRIFPE - conférencière invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE; https://crifpe.ca/activites/1847, Nov 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux symboliques en maternelle : coconstruire un modèle des gestes professionnels dans le cadre d'une recherche collaborative ?</w:t>
+                <w:t xml:space="preserve">Former les enseignant.e.s aux gestes professionnels langagiers : comment intervenir dans le jeu symbolique en maternelle tout en laissant l'enfant maitre du jeu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Modèles en didactique du français et formation des enseignants"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire CLLE, Mar 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">90ème congrès de l'ACFAS / Colloque "Former à l'oral : état actuel des recherches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168785v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestes professionnels de l'enseignant.e en contexte de jeu symbolique à la maternelle (MS/GS)</w:t>
+                <w:t xml:space="preserve">Saisir les gestes professionnels des enseignant.e.s dans le cadre d'une recherche collaborative en contexte de jeu symbolique à la maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
@@ -2418,436 +2526,449 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">96ème congrès national de l'AGEEM "Accueillir, dire, agir ensemble"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGEEM, Jul 2023, Roanne, France</w:t>
+              <w:t xml:space="preserve">90ème congrès de l'ACFAS, colloque du gEvaPP : gestes professionnels et choix méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS / gEvaPP, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168893v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les enseignant.e.s aux gestes professionnels langagiers : comment intervenir dans le jeu symbolique en maternelle tout en laissant l'enfant maitre du jeu ?</w:t>
+                <w:t xml:space="preserve">Gestes professionnels de l'enseignant.e en contexte de jeu symbolique à la maternelle (MS/GS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">90ème congrès de l'ACFAS / Colloque "Former à l'oral : état actuel des recherches"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">96ème congrès national de l'AGEEM "Accueillir, dire, agir ensemble"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGEEM, Jul 2023, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168854v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir les gestes professionnels des enseignant.e.s dans le cadre d'une recherche collaborative en contexte de jeu symbolique à la maternelle</w:t>
+                <w:t xml:space="preserve">Jeux symboliques en maternelle : coconstruire un modèle des gestes professionnels dans le cadre d'une recherche collaborative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">90ème congrès de l'ACFAS, colloque du gEvaPP : gestes professionnels et choix méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS / gEvaPP, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international "Modèles en didactique du français et formation des enseignants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire CLLE, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168793v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir dans le jeu symbolique des enfants gitans pour favoriser leur développement du langage oral : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumais Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolin Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alouani Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude professionnel.le.s petite enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universités de Montpellier et du Mans (Faculté d'Education), Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu symbolique et langage oral à la maternelle dans les programmes français et québécois : comparaisons de pratiques enseignantes issues de recherches collaboratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2876,428 +2997,402 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international de l'ARCD : "Les didactiques face à l'évolution des curriculums. Savoir(s) et pratiques pour entrer dans la complexité du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCD / Université de Genève, Jun 2023, Genève (Suisse), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilemmes et gestes professionnels en contexte de révision collective d'écrits sur TBI dans les premiers apprentissages de l'écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférencière invitée dans le cadre d'une communication organisée par le collectif CLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Université de Sherbrooke (en ligne, visible sur youtube), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilemmes professionnels en contexte de révision collective d'écrits sur TBI dans les premiers apprentissages de l'écrit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Questions d'orthographe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Université Saint-Louis, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication interpersonnelle d'enseignants de première année du primaire avec des élèves fragiles dans des classes efficientes en écriture : un indicateur d'équité de l'enseignement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international FDE UMontpellier / UOttawa "Inégalités socio-scolaires et relation de pouvoir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, (en ligne), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'échange oral, un moyen de développement des compétences scripturales et métascripturales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférencière invitée au séminaire de la thématique Pratiques langagières, Construction des Savoirs et Littératies du Laboratoire Ligérien de Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Tours (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets transformationnels des entretiens d'auto- et d'allo-confrontation sur le sujet : la révision d'écrits sur TBI au CE1.</w:t>
+                <w:t xml:space="preserve">Analyser les pratiques langagières des enseignants : un levier d'action pour contrer les inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Rebière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l'Education, de la Formation et des pratiques professionnelles "faire et se faire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Institut Catholique, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque "Former contre les inégalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765893v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision d'écrits sur TBI et gestes professionnels afférents.</w:t>
               </w:r>
@@ -3346,880 +3441,906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les pratiques langagières des enseignants : un levier d'action pour contrer les inégalités ?</w:t>
+                <w:t xml:space="preserve">Effets transformationnels des entretiens d'auto- et d'allo-confrontation sur le sujet : la révision d'écrits sur TBI au CE1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rebière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Former contre les inégalités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l'Education, de la Formation et des pratiques professionnelles "faire et se faire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Institut Catholique, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765887v1</w:t>
+                <w:t xml:space="preserve">hal-03765893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reformulation orale : un outil heuristique permettant de mettre en évidence des indicateurs d'expertise langagière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ACFAS "L'oral en classe : de l'enseignement à l'évaluation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Université de Sherbrooke (en ligne), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les reformulations orales du maitre contribuent-elles à réduire les inégalités en contexte d'atelier de production d'écrits au CP ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journées de recherche sur et pour l'éducation et la formation des ESPE d'Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformuler pour développer des compétences en littératie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques Montpellier-Sherbrooke "pluralité des situations de développement des compétences en littératie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Faculté d'Education- Université de Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reformulation orale comme geste professionnel langagier dans les ateliers de production d'écrits au Cours Préparatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque international AIRDF "Les concepts dans la recherche en didactique du français"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus LireEcrireCP : quels usages théoriques et méthodologiques des pratiques enseignantes en recherche et en formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude espe-lr "Langage et processus d'enseignement-apprentissage des disciplines scolaires : actualité des recherches et pistes de transposition en formation des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Faculté d'Education de l'Université de Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reformulation orale au sein de l'atelier d'écriture en classe de cours préparatoire : un phénomène langagier favorisant le développement des compétences en littératie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dreyfus Martine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ERLI "Littératie et inclusion en contextes scolaires et extrascolaires : recherches et pratiques professionnelles dans divers milieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Université du Québec en Ouatanais, St-Jérôme, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reformulation orale au sein de l'atelier d'écriture au CP : un geste professionnel langagier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème édition des Rencontres Scientifiques Universitaires Montpellier Sherbrooke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, FDE de Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reformulation orale au sein de l'atelier d'écriture au CP : étude descriptive et comparative dans une visée compréhensive de l'activité de l'enseignant et de l'apprentissage de l'écriture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Enseignement et apprentissage de l'écriture de la maternelle à l'université et dans les formations tout au long de la vie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, ESPE d'Aquitaine, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reformulation de l'enseignant comme objet d'étude en formation? Construction dialoguée de récit en maternelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Gestes langagiers et gestes professionnels dans les activités de lecture et d'écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, LIRDEF, Université de Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4229,197 +4350,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les pratiques langagières des enseignant.e.s : un levier d'action pour contrer les inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Alphil. Presses Universitaires Suisses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former contre les inégalités : Pratiques et recommandations pour la formation des enseignant.e.s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reformulation orale au sein de l’atelier d’écriture au Cours Préparatoire. Analyse descriptive et comparative dans une visée compréhensive de l'activité de l'enseignant pour l'apprentissage de l'écriture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écriture dès le début de l'école primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 246 p., 2019, Etudes sur l'éducation, 979-10-300-0441-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4429,114 +4550,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les reformulations orales en contexte d'atelier de production d'écrits au Cours Préparatoire : étude linguistique des jeux de reformulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paul Valéry - Montpellier III, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019MON30016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02493509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4683,51 +4804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castany-Owhadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nolin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desrochers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000862v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alouani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759995v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214302001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760008v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088548ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963860v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dreyfus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1151" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671714v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumais Christian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolin Raymond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alouani Isabelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765945v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rebi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765887v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dreyfus Martine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02493509v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MON30016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castany-Owhadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nolin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desrochers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alouani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214302001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088548ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dreyfus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1151" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168793v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumais Christian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolin Raymond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alouani Isabelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rebi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765842v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dreyfus Martine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02493509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MON30016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>