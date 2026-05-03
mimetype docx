--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -489,217 +489,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre dans le jeu</w:t>
+                <w:t xml:space="preserve">Dilemmes professionnels de l'enseignant en contexte de révision-réécriture collective d'écrits sur un tableau blanc interactif dans les premiers apprentissages de l'écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 588</w:t>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257380v1</w:t>
+                <w:t xml:space="preserve">hal-04168905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemmes professionnels de l'enseignant en contexte de révision-réécriture collective d'écrits sur un tableau blanc interactif dans les premiers apprentissages de l'écrit</w:t>
+                <w:t xml:space="preserve">Etre dans le jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 67</w:t>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168905v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La posture ludique de l'enseignante dans le jeu</w:t>
               </w:r>
@@ -940,51 +940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les reformulations multimodales du personnel enseignant au service de la production écrite d'élèves de 6 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1416,865 +1416,865 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'interventions directes et indirectes favorisant le développement langagier à la maternelle : le jeu de faire semblant et ses entours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Favoriser le développement du langage des enfants de maternelle en contexte de jeu de faire semblant par l'entremise d'un modèle heuristique des gestes professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desrochers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77ème Assemblée mondiale et conférences internationales : Les arts et la culture dans l'éducation de la petite enfance : Jeu, expression, participation.- Congrès mondial de l'OMEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bologne, Italie</w:t>
+              <w:t xml:space="preserve">91ème congrès de l'ACFAS.Colloque "Petite enfance et réussite éducative : résultats de recherches sur le développement du langage et de la pensée mathématique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225606v1</w:t>
+                <w:t xml:space="preserve">hal-05062239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels outils méthodologiques pour appréhender la pratique enseignante en contexte de jeu de faire semblant à la maternelle pour le développement du langage ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques d'interventions directes et indirectes favorisant le développement langagier à la maternelle : le jeu de faire semblant et ses entours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desrochers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque de l'Association internationale pour la recherche en didactique du français "Pratiques enseignantes et activité de l'apprenant en classe de français : où en sommes-nous en 2025 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRDF, Jul 2025, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">77ème Assemblée mondiale et conférences internationales : Les arts et la culture dans l'éducation de la petite enfance : Jeu, expression, participation.- Congrès mondial de l'OMEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225650v1</w:t>
+                <w:t xml:space="preserve">hal-05225606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser le développement du langage des enfants de maternelle en contexte de jeu de faire semblant par l'entremise d'un modèle heuristique des gestes professionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels outils méthodologiques pour appréhender la pratique enseignante en contexte de jeu de faire semblant à la maternelle pour le développement du langage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nolin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desrochers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Desrochers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91ème congrès de l'ACFAS.Colloque "Petite enfance et réussite éducative : résultats de recherches sur le développement du langage et de la pensée mathématique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">16ème Colloque de l'Association internationale pour la recherche en didactique du français "Pratiques enseignantes et activité de l'apprenant en classe de français : où en sommes-nous en 2025 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRDF, Jul 2025, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062239v1</w:t>
+                <w:t xml:space="preserve">hal-05225650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multimodale d'une interaction adulte-enfant de grande section de maternelle en contexte ludique dans une &amp;quot;école gitane&amp;quot; en France</w:t>
+                <w:t xml:space="preserve">Comment aider les enfants de maternelle à développer des compétences lexicales dans le jeu symbolique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desrochers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du réseau international francophone de Recherche en Education et Formation (REF) - Symposium "(Dé)contextualiser l'enseignement/apprentissage de l'oral : quels défis à relever ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">91ème congrès de l'ACFAS. Colloque "Légitimer le rôle et la place de l'oral à l'école et au-delà"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671718v1</w:t>
+                <w:t xml:space="preserve">hal-04671717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment aider les enfants de maternelle à développer des compétences lexicales dans le jeu symbolique ?</w:t>
+                <w:t xml:space="preserve">Présentation d'un modèle des gestes professionnels en contexte de jeu symbolique à la maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Desrochers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91ème congrès de l'ACFAS. Colloque "Légitimer le rôle et la place de l'oral à l'école et au-delà"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa (Ontario), Canada</w:t>
+              <w:t xml:space="preserve">11e colloque international en éducation du CRIFPE. Symposium : la mise en oeuvre d'interventions préventives en contexte de jeu pour soutenir le développement global des enfants à l'éducation préscolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2024, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671717v1</w:t>
+                <w:t xml:space="preserve">hal-04671714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d'un modèle des gestes professionnels en contexte de jeu symbolique à la maternelle</w:t>
+                <w:t xml:space="preserve">Mille et un gestes pour favoriser le développement langagier des enfants en contexte de jeu symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desrochers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque international en éducation du CRIFPE. Symposium : la mise en oeuvre d'interventions préventives en contexte de jeu pour soutenir le développement global des enfants à l'éducation préscolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2024, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AEPQ "A la rencontre de l'enfant. Mille et un chemins possibles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEPQ, Nov 2024, Laval (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671714v1</w:t>
+                <w:t xml:space="preserve">hal-04825687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mille et un gestes pour favoriser le développement langagier des enfants en contexte de jeu symbolique</w:t>
+                <w:t xml:space="preserve">Analyse multimodale d'une interaction adulte-enfant de grande section de maternelle en contexte ludique dans une &amp;quot;école gitane&amp;quot; en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Azaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AEPQ "A la rencontre de l'enfant. Mille et un chemins possibles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEPQ, Nov 2024, Laval (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Rencontres du réseau international francophone de Recherche en Education et Formation (REF) - Symposium "(Dé)contextualiser l'enseignement/apprentissage de l'oral : quels défis à relever ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825687v1</w:t>
+                <w:t xml:space="preserve">hal-04671718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la recherche participative permet la coconstruction d'un modèle heuristique des gestes professionnels pour favoriser le développement du langage en contexte de jeu de faire semblant à la maternelle</w:t>
               </w:r>
@@ -2312,51 +2312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire CRIFPE - conférencière invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE; https://crifpe.ca/activites/1847, Nov 2024, Montréal (Québec), Canada</w:t>
@@ -2379,675 +2379,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les enseignant.e.s aux gestes professionnels langagiers : comment intervenir dans le jeu symbolique en maternelle tout en laissant l'enfant maitre du jeu ?</w:t>
+                <w:t xml:space="preserve">Gestes professionnels de l'enseignant.e en contexte de jeu symbolique à la maternelle (MS/GS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">90ème congrès de l'ACFAS / Colloque "Former à l'oral : état actuel des recherches"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">96ème congrès national de l'AGEEM "Accueillir, dire, agir ensemble"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGEEM, Jul 2023, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168854v1</w:t>
+                <w:t xml:space="preserve">hal-04168893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir les gestes professionnels des enseignant.e.s dans le cadre d'une recherche collaborative en contexte de jeu symbolique à la maternelle</w:t>
+                <w:t xml:space="preserve">Jeux symboliques en maternelle : coconstruire un modèle des gestes professionnels dans le cadre d'une recherche collaborative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">90ème congrès de l'ACFAS, colloque du gEvaPP : gestes professionnels et choix méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS / gEvaPP, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international "Modèles en didactique du français et formation des enseignants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire CLLE, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168793v1</w:t>
+                <w:t xml:space="preserve">hal-04168785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestes professionnels de l'enseignant.e en contexte de jeu symbolique à la maternelle (MS/GS)</w:t>
+                <w:t xml:space="preserve">Former les enseignant.e.s aux gestes professionnels langagiers : comment intervenir dans le jeu symbolique en maternelle tout en laissant l'enfant maitre du jeu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">96ème congrès national de l'AGEEM "Accueillir, dire, agir ensemble"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGEEM, Jul 2023, Roanne, France</w:t>
+              <w:t xml:space="preserve">90ème congrès de l'ACFAS / Colloque "Former à l'oral : état actuel des recherches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168893v1</w:t>
+                <w:t xml:space="preserve">hal-04168854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux symboliques en maternelle : coconstruire un modèle des gestes professionnels dans le cadre d'une recherche collaborative ?</w:t>
+                <w:t xml:space="preserve">Saisir les gestes professionnels des enseignant.e.s dans le cadre d'une recherche collaborative en contexte de jeu symbolique à la maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Modèles en didactique du français et formation des enseignants"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire CLLE, Mar 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">90ème congrès de l'ACFAS, colloque du gEvaPP : gestes professionnels et choix méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS / gEvaPP, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168785v1</w:t>
+                <w:t xml:space="preserve">hal-04168793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir dans le jeu symbolique des enfants gitans pour favoriser leur développement du langage oral : une étude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeu symbolique et langage oral à la maternelle dans les programmes français et québécois : comparaisons de pratiques enseignantes issues de recherches collaboratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alouani Isabelle</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude professionnel.le.s petite enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universités de Montpellier et du Mans (Faculté d'Education), Mar 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6ème colloque international de l'ARCD : "Les didactiques face à l'évolution des curriculums. Savoir(s) et pratiques pour entrer dans la complexité du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD / Université de Genève, Jun 2023, Genève (Suisse), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168866v1</w:t>
+                <w:t xml:space="preserve">hal-04168888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu symbolique et langage oral à la maternelle dans les programmes français et québécois : comparaisons de pratiques enseignantes issues de recherches collaboratives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intervenir dans le jeu symbolique des enfants gitans pour favoriser leur développement du langage oral : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nolin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumais Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolin Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Azaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alouani Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque international de l'ARCD : "Les didactiques face à l'évolution des curriculums. Savoir(s) et pratiques pour entrer dans la complexité du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARCD / Université de Genève, Jun 2023, Genève (Suisse), Suisse</w:t>
+              <w:t xml:space="preserve">Journées d'étude professionnel.le.s petite enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universités de Montpellier et du Mans (Faculté d'Education), Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168888v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilemmes et gestes professionnels en contexte de révision collective d'écrits sur TBI dans les premiers apprentissages de l'écrit</w:t>
               </w:r>
@@ -3165,398 +3165,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication interpersonnelle d'enseignants de première année du primaire avec des élèves fragiles dans des classes efficientes en écriture : un indicateur d'équité de l'enseignement ?</w:t>
+                <w:t xml:space="preserve">L'échange oral, un moyen de développement des compétences scripturales et métascripturales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international FDE UMontpellier / UOttawa "Inégalités socio-scolaires et relation de pouvoir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, (en ligne), Canada</w:t>
+              <w:t xml:space="preserve">Conférencière invitée au séminaire de la thématique Pratiques langagières, Construction des Savoirs et Littératies du Laboratoire Ligérien de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Tours (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765921v1</w:t>
+                <w:t xml:space="preserve">hal-03765937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'échange oral, un moyen de développement des compétences scripturales et métascripturales ?</w:t>
+                <w:t xml:space="preserve">Communication interpersonnelle d'enseignants de première année du primaire avec des élèves fragiles dans des classes efficientes en écriture : un indicateur d'équité de l'enseignement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférencière invitée au séminaire de la thématique Pratiques langagières, Construction des Savoirs et Littératies du Laboratoire Ligérien de Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Tours (en ligne), France</w:t>
+              <w:t xml:space="preserve">Symposium international FDE UMontpellier / UOttawa "Inégalités socio-scolaires et relation de pouvoir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, (en ligne), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765937v1</w:t>
+                <w:t xml:space="preserve">hal-03765921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les pratiques langagières des enseignants : un levier d'action pour contrer les inégalités ?</w:t>
+                <w:t xml:space="preserve">Révision d'écrits sur TBI et gestes professionnels afférents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Former contre les inégalités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque international "Orthographe et numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, UPEC, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765887v1</w:t>
+                <w:t xml:space="preserve">hal-03765914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision d'écrits sur TBI et gestes professionnels afférents.</w:t>
+                <w:t xml:space="preserve">Effets transformationnels des entretiens d'auto- et d'allo-confrontation sur le sujet : la révision d'écrits sur TBI au CE1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rebière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Orthographe et numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, UPEC, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l'Education, de la Formation et des pratiques professionnelles "faire et se faire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Institut Catholique, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765914v1</w:t>
+                <w:t xml:space="preserve">hal-03765893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets transformationnels des entretiens d'auto- et d'allo-confrontation sur le sujet : la révision d'écrits sur TBI au CE1.</w:t>
+                <w:t xml:space="preserve">Analyser les pratiques langagières des enseignants : un levier d'action pour contrer les inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Rebière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l'Education, de la Formation et des pratiques professionnelles "faire et se faire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Institut Catholique, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque "Former contre les inégalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765893v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reformulation orale : un outil heuristique permettant de mettre en évidence des indicateurs d'expertise langagière ?</w:t>
               </w:r>
@@ -4804,51 +4804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castany-Owhadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nolin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desrochers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alouani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214302001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088548ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dreyfus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1151" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168793v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumais Christian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolin Raymond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alouani Isabelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rebi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765842v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dreyfus Martine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02493509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MON30016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castany-Owhadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nolin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desrochers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alouani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214302001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088548ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dreyfus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1151" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumais Christian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolin Raymond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alouani Isabelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rebi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765842v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dreyfus Martine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02493509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MON30016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>