--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -558,243 +558,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre dans le jeu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La posture ludique de l'enseignante dans le jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 588</w:t>
+              <w:t xml:space="preserve">Revue préscolaire (Revue professionnelle de l'Association d'éducation préscolaire du Québec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (2), pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257380v1</w:t>
+                <w:t xml:space="preserve">hal-04440305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La posture ludique de l'enseignante dans le jeu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etre dans le jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue préscolaire (Revue professionnelle de l'Association d'éducation préscolaire du Québec)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61 (2), pp.13-16</w:t>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440305v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication interpersonnelle d’enseignants de première année du primaire avec des élèves fragiles en contexte d’atelier de production d’écrits : entre pouvoir et autorité</w:t>
               </w:r>
@@ -843,196 +843,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision d’écrits sur TBI et gestes professionnels afférents</w:t>
+                <w:t xml:space="preserve">Les reformulations multimodales du personnel enseignant au service de la production écrite d'élèves de 6 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 143, </w:t>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202214302001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1088548ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759995v1</w:t>
+                <w:t xml:space="preserve">hal-03760008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reformulations multimodales du personnel enseignant au service de la production écrite d'élèves de 6 ans</w:t>
+                <w:t xml:space="preserve">Révision d’écrits sur TBI et gestes professionnels afférents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1088548ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202214302001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760008v1</w:t>
+                <w:t xml:space="preserve">hal-03759995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la didactique du français interroge les théories linguistiques de référence sur la reformulation orale : l’atelier de production d’écrits au Cours Préparatoire</w:t>
               </w:r>
@@ -2148,51 +2148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multimodale d'une interaction adulte-enfant de grande section de maternelle en contexte ludique dans une &amp;quot;école gitane&amp;quot; en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,51 +2312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire CRIFPE - conférencière invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE; https://crifpe.ca/activites/1847, Nov 2024, Montréal (Québec), Canada</w:t>
@@ -2532,51 +2532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Modèles en didactique du français et formation des enseignants"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire CLLE, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2748,51 +2748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90ème congrès de l'ACFAS, colloque du gEvaPP : gestes professionnels et choix méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS / gEvaPP, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2811,847 +2811,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu symbolique et langage oral à la maternelle dans les programmes français et québécois : comparaisons de pratiques enseignantes issues de recherches collaboratives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intervenir dans le jeu symbolique des enfants gitans pour favoriser leur développement du langage oral : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nolin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumais Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolin Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Azaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alouani Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque international de l'ARCD : "Les didactiques face à l'évolution des curriculums. Savoir(s) et pratiques pour entrer dans la complexité du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARCD / Université de Genève, Jun 2023, Genève (Suisse), Suisse</w:t>
+              <w:t xml:space="preserve">Journées d'étude professionnel.le.s petite enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universités de Montpellier et du Mans (Faculté d'Education), Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168888v1</w:t>
+                <w:t xml:space="preserve">hal-04168866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir dans le jeu symbolique des enfants gitans pour favoriser leur développement du langage oral : une étude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeu symbolique et langage oral à la maternelle dans les programmes français et québécois : comparaisons de pratiques enseignantes issues de recherches collaboratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alouani Isabelle</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude professionnel.le.s petite enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universités de Montpellier et du Mans (Faculté d'Education), Mar 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6ème colloque international de l'ARCD : "Les didactiques face à l'évolution des curriculums. Savoir(s) et pratiques pour entrer dans la complexité du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD / Université de Genève, Jun 2023, Genève (Suisse), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168866v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemmes et gestes professionnels en contexte de révision collective d'écrits sur TBI dans les premiers apprentissages de l'écrit</w:t>
+                <w:t xml:space="preserve">Dilemmes professionnels en contexte de révision collective d'écrits sur TBI dans les premiers apprentissages de l'écrit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférencière invitée dans le cadre d'une communication organisée par le collectif CLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Université de Sherbrooke (en ligne, visible sur youtube), Canada</w:t>
+              <w:t xml:space="preserve">Colloque "Questions d'orthographe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Université Saint-Louis, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765976v1</w:t>
+                <w:t xml:space="preserve">hal-03765945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemmes professionnels en contexte de révision collective d'écrits sur TBI dans les premiers apprentissages de l'écrit.</w:t>
+                <w:t xml:space="preserve">Dilemmes et gestes professionnels en contexte de révision collective d'écrits sur TBI dans les premiers apprentissages de l'écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Questions d'orthographe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Université Saint-Louis, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Conférencière invitée dans le cadre d'une communication organisée par le collectif CLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Université de Sherbrooke (en ligne, visible sur youtube), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765945v1</w:t>
+                <w:t xml:space="preserve">hal-03765976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'échange oral, un moyen de développement des compétences scripturales et métascripturales ?</w:t>
+                <w:t xml:space="preserve">Communication interpersonnelle d'enseignants de première année du primaire avec des élèves fragiles dans des classes efficientes en écriture : un indicateur d'équité de l'enseignement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférencière invitée au séminaire de la thématique Pratiques langagières, Construction des Savoirs et Littératies du Laboratoire Ligérien de Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Tours (en ligne), France</w:t>
+              <w:t xml:space="preserve">Symposium international FDE UMontpellier / UOttawa "Inégalités socio-scolaires et relation de pouvoir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, (en ligne), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765937v1</w:t>
+                <w:t xml:space="preserve">hal-03765921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication interpersonnelle d'enseignants de première année du primaire avec des élèves fragiles dans des classes efficientes en écriture : un indicateur d'équité de l'enseignement ?</w:t>
+                <w:t xml:space="preserve">L'échange oral, un moyen de développement des compétences scripturales et métascripturales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international FDE UMontpellier / UOttawa "Inégalités socio-scolaires et relation de pouvoir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, (en ligne), Canada</w:t>
+              <w:t xml:space="preserve">Conférencière invitée au séminaire de la thématique Pratiques langagières, Construction des Savoirs et Littératies du Laboratoire Ligérien de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Tours (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765921v1</w:t>
+                <w:t xml:space="preserve">hal-03765937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision d'écrits sur TBI et gestes professionnels afférents.</w:t>
+                <w:t xml:space="preserve">La reformulation orale : un outil heuristique permettant de mettre en évidence des indicateurs d'expertise langagière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Orthographe et numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, UPEC, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Colloque international ACFAS "L'oral en classe : de l'enseignement à l'évaluation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Université de Sherbrooke (en ligne), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765914v1</w:t>
+                <w:t xml:space="preserve">hal-03765881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets transformationnels des entretiens d'auto- et d'allo-confrontation sur le sujet : la révision d'écrits sur TBI au CE1.</w:t>
+                <w:t xml:space="preserve">Analyser les pratiques langagières des enseignants : un levier d'action pour contrer les inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Rebière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l'Education, de la Formation et des pratiques professionnelles "faire et se faire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Institut Catholique, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque "Former contre les inégalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765893v1</w:t>
+                <w:t xml:space="preserve">hal-03765887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les pratiques langagières des enseignants : un levier d'action pour contrer les inégalités ?</w:t>
+                <w:t xml:space="preserve">Révision d'écrits sur TBI et gestes professionnels afférents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Former contre les inégalités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque international "Orthographe et numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, UPEC, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765887v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reformulation orale : un outil heuristique permettant de mettre en évidence des indicateurs d'expertise langagière ?</w:t>
+                <w:t xml:space="preserve">Effets transformationnels des entretiens d'auto- et d'allo-confrontation sur le sujet : la révision d'écrits sur TBI au CE1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castany-Owhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rebière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ACFAS "L'oral en classe : de l'enseignement à l'évaluation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Université de Sherbrooke (en ligne), Canada</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l'Education, de la Formation et des pratiques professionnelles "faire et se faire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Institut Catholique, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765881v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les reformulations orales du maitre contribuent-elles à réduire les inégalités en contexte d'atelier de production d'écrits au CP ?</w:t>
               </w:r>
@@ -4804,51 +4804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castany-Owhadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nolin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desrochers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alouani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214302001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088548ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dreyfus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1151" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumais Christian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolin Raymond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alouani Isabelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rebi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765842v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dreyfus Martine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02493509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MON30016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castany-Owhadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nolin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desrochers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alouani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088548ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214302001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dreyfus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1151" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumais Christian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolin Raymond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alouani Isabelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765945v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765881v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rebi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765842v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dreyfus Martine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02493509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MON30016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>