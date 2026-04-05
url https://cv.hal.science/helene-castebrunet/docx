--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1390,366 +1390,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00844625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using spatial and spatial-extreme statistics to characterize snow avalanche cycles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glacier changes in the Pascua-Lama region, Chilean Andes (29° S): recent mass balance and 50 yr surface area variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gaume</w:t>
+                <w:t xml:space="preserve">A. Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kinnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proenv.2011.07.039⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.1029-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-5-1029-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594926v1</w:t>
+                <w:t xml:space="preserve">hal-01871525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier changes in the Pascua-Lama region, Chilean Andes (29° S): recent mass balance and 50 yr surface area variations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Nicholson</w:t>
+                <w:t xml:space="preserve">Using spatial and spatial-extreme statistics to characterize snow avalanche cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kinnard</w:t>
+                <w:t xml:space="preserve">J. Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (4), pp.1029-1041. </w:t>
+              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.224-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-5-1029-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proenv.2011.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871525v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacier changes in the Pascua-Lama region, Chilean Andes (29° S): recent mass balance and 50 yr surface area variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kinnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5, pp.1029- 1041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/tc-5-1029-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00843498v1</w:t>
@@ -2699,1147 +2699,1255 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00375442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutants removal efficiency of stormwater control measures: comparison of a centralized system with source control structures.1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rendre visible les invisibles ? Les eaux souterraines au prisme de l’hydrologie, de l’urbanisme et de l’architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+                <w:t xml:space="preserve">Nathan Minon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Sebastian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+                <w:t xml:space="preserve">Simeon Naydenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international conference on Urban Water NOVATECH.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ateliers de l'atlas de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme POPSU Transitions Grenoble, Apr 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405571v1</w:t>
+                <w:t xml:space="preserve">halshs-05559567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How efficient are SUDS for micropollutant management? Feedback from Matriochkas, MicroMégas and Roulépur projects.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Micropollutants removal efficiency of stormwater control measures: comparison of a centralized system with source control structures.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international conference oon Urban Water NOVATECH.</w:t>
+              <w:t xml:space="preserve">10th international conference on Urban Water NOVATECH.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405505v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Guideline for Evaluating the Performance of Multi-objective Sustainable Drainage Systems (SuDS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How efficient are SUDS for micropollutant management? Feedback from Matriochkas, MicroMégas and Roulépur projects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
+                <w:t xml:space="preserve">Bak A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">10th international conference oon Urban Water NOVATECH.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190319v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The case of Lyon Tech La Doua.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+                <w:t xml:space="preserve">Development of a Guideline for Evaluating the Performance of Multi-objective Sustainable Drainage Systems (SuDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international conference on Urban Water NOVATECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405585v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutant removal efficiency: hydraulic monitoring and sampling strategy for Source Control Stormwater Measures.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">The case of Lyon Tech La Doua.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">10th international conference on Urban Water NOVATECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405616v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutants removal efficiency of stormwater control measures: comparison of centralized vs source control systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Micropollutant removal efficiency: hydraulic monitoring and sampling strategy for Source Control Stormwater Measures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Cherqui</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vacherie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA World Water Congress and Exhibition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869858v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and sampling methodology of source control systems for environmental assessment in Lyon, Nantes and Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Garnier</w:t>
+                <w:t xml:space="preserve">Micropollutants removal efficiency of stormwater control measures: comparison of centralized vs source control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Fardel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA 2018, World Water Congress and Exhibition</w:t>
+              <w:t xml:space="preserve">IWA World Water Congress and Exhibition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869855v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutant removal efficiency: hydraulic monitoring and sampling strategy for source control stormwater control measures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vacherie</w:t>
+                <w:t xml:space="preserve">Monitoring and sampling methodology of source control systems for environmental assessment in Lyon, Nantes and Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Urban Drainage, Prague, Czech Republic, 10-15 September</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">IWA 2018, World Water Congress and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722329v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent changes in avalanche activity in the French Alps and their links with climatic drivers: an overview</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micropollutant removal efficiency: hydraulic monitoring and sampling strategy for source control stormwater control measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Snow Science Workshop (ISSW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Grenoble – Chamonix Mont-Blanc, France. p. 1211 - p. 1215</w:t>
+              <w:t xml:space="preserve">14th International Conference on Urban Drainage, Prague, Czech Republic, 10-15 September</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951850v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent changes in avalanche activity in the French Alps and their links with climatic drivers: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Snow Science Workshop (ISSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble – Chamonix Mont-Blanc, France. p. 1211 - p. 1215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des fluctuations climatiques sur l'activité avalancheuse dans les Alpes Françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3868,688 +3976,904 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF : «Eaux en montagne»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lyon, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physically-based and data-driven hydrological model for CSO mitigation through stormwater disconnection strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+                <w:t xml:space="preserve">How do rivers and alluvial aquifers interact in a complex urban area ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Minon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geremy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Legout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau dans la ville | Urban Water | Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Groundwater quality Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312743v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05559880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision support tool for stormwater disconnectionupport tool for stormwater disconnection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+                <w:t xml:space="preserve">Etude et modélisation des échanges nappe/rivière en contexte alluvial : cas du bassin versant Grenoblois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Minon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geremy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MULTISOURCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
+              <w:t xml:space="preserve">10ème Journées Doctorales en Hydrologie Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bouguenais (44340), France. Actes des 10ème Journées Doctorales en Hydrologie Urbaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330254v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling urban waters using TONIC model in large metropolitan areas: comparison between Lyon (France) and Ho Chi Minh City (Vietnam)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">A physically-based and data-driven hydrological model for CSO mitigation through stormwater disconnection strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on water sustainability and green technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Ho Chi MInh City, Vietnam. </w:t>
+              <w:t xml:space="preserve">L'eau dans la ville | Urban Water | Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377213v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation, Climate Change and Stormwater Management Strategies: Modelling the Future Flow Regimes of Peri-Urban Streams in Lyon,France.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flora Branger</w:t>
+                <w:t xml:space="preserve">Decision support tool for stormwater disconnectionupport tool for stormwater disconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">MULTISOURCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126926v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscequans : impact de l'urbanisation et du changement climatique sur les régimes d'écoulement des rivières de l'ouest lyonnais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling urban waters using TONIC model in large metropolitan areas: comparison between Lyon (France) and Ho Chi Minh City (Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Némery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hc Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tq Thuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque des Zones Ateliers CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">International symposium on water sustainability and green technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Ho Chi MInh City, Vietnam. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126935v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisation, Climate Change and Stormwater Management Strategies: Modelling the Future Flow Regimes of Peri-Urban Streams in Lyon,France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conscequans : impact de l'urbanisation et du changement climatique sur les régimes d'écoulement des rivières de l'ouest lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e colloque des Zones Ateliers CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time trends in avalanche activity and links with climatic drivers in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4565,51 +4889,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4619,111 +4943,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude des circulations atmosphériques peut-elle nous aider, à l’échelle de la ville, à estimer la pluviométrie et son évolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des eaux pluviales en ville. 20 ans de recherche au service de l’action.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-917199-10-7-9782917199107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4733,185 +5057,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufre Atmosphérique et Changements Climatiques : une étude de modélisation pour les moyennes et hautes latitudes Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hc Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00187947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOUFRE ATMOSPHERIQUE ET CHANGEMENTS CLIMATIQUES : UNE ETUDE DE MODELISATION AUX MOYENNES ET HAUTES LATITUDES SUD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hc Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Université Joseph Fourier (Grenoble I), 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01869857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5058,51 +5382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130834" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Mutzner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Furrer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dittmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118968" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacherie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201803055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.08.054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1673-2014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keylock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013JoG12J091" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Castebrunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-855-2012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;rindol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dombrowski-Etchevers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-785-2012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.07.039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicholson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinnard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-1029-2011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Col&#233;ou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2010.08.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1GCGKJ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-9449-2009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756409787769681" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378451v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cerri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Udisti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009584" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007jd009584" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871521v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinerie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027681" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fardel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951850v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594927v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330254v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598122v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00187947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01869857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130834" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Mutzner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Furrer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dittmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118968" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacherie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201803055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.08.054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1673-2014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keylock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013JoG12J091" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Castebrunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-855-2012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;rindol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dombrowski-Etchevers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-785-2012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicholson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-1029-2011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.07.039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Col&#233;ou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2010.08.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1GCGKJ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-9449-2009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756409787769681" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378451v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cerri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Udisti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009584" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007jd009584" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871521v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinerie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027681" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Minon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Naydenov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fardel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594927v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Legout" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312743v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00187947v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01869857v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>