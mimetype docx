--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1390,366 +1390,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00844625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier changes in the Pascua-Lama region, Chilean Andes (29° S): recent mass balance and 50 yr surface area variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using spatial and spatial-extreme statistics to characterize snow avalanche cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rabatel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Kinnard</w:t>
+                <w:t xml:space="preserve">J. Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-5-1029-2011⟩</w:t>
+              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.224-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proenv.2011.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871525v1</w:t>
+                <w:t xml:space="preserve">hal-02594926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using spatial and spatial-extreme statistics to characterize snow avalanche cycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Castebrunet</w:t>
+                <w:t xml:space="preserve">Glacier changes in the Pascua-Lama region, Chilean Andes (29° S): recent mass balance and 50 yr surface area variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gaume</w:t>
+                <w:t xml:space="preserve">C. Kinnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7, pp.224-229. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.1029-1041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proenv.2011.07.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-5-1029-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594926v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacier changes in the Pascua-Lama region, Chilean Andes (29° S): recent mass balance and 50 yr surface area variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kinnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5, pp.1029- 1041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/tc-5-1029-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00843498v1</w:t>
@@ -5382,51 +5382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130834" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Mutzner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Furrer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dittmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118968" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacherie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201803055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.08.054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1673-2014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keylock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013JoG12J091" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Castebrunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-855-2012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;rindol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dombrowski-Etchevers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-785-2012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicholson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-1029-2011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.07.039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Col&#233;ou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2010.08.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1GCGKJ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-9449-2009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756409787769681" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378451v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cerri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Udisti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009584" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007jd009584" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871521v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinerie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027681" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Minon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Naydenov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fardel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594927v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Legout" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312743v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00187947v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01869857v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130834" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Mutzner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Furrer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dittmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118968" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacherie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201803055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.08.054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1673-2014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keylock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013JoG12J091" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Castebrunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-855-2012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;rindol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dombrowski-Etchevers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-785-2012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.07.039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicholson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinnard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-1029-2011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Col&#233;ou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2010.08.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1GCGKJ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-9449-2009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756409787769681" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378451v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cerri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Udisti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009584" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007jd009584" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871521v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinerie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027681" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Minon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Naydenov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fardel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594927v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Legout" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312743v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00187947v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01869857v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>