--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1152,265 +1152,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow and weather climatic control on snow avalanche occurrence fluctuations over 50 yr in the French Alps</w:t>
+                <w:t xml:space="preserve">Statistical adaptation of ALADIN RCM outputs over the French Alps - application to future climate and snow cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Castebrunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+                <w:t xml:space="preserve">M. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Giraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mérindol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Dombrowski-Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-8-855-2012⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.785- 805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-6-785-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777963v1</w:t>
+                <w:t xml:space="preserve">insu-00844625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical adaptation of ALADIN RCM outputs over the French Alps - application to future climate and snow cover</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Durand</w:t>
+                <w:t xml:space="preserve">Snow and weather climatic control on snow avalanche occurrence fluctuations over 50 yr in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6, pp.785- 805. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (2), p. 855 - p. 875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-6-785-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-8-855-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00844625v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using spatial and spatial-extreme statistics to characterize snow avalanche cycles</w:t>
               </w:r>
@@ -2200,82 +2200,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Udisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 113 (D14308), 1 à 9 p. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (D14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007JD009584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007jd009584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00378451v1</w:t>
+                <w:t xml:space="preserve">hal-01871523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Year-round record of size-segregated aerosol composition in central Antarctica (Concordia station): Implications for the degree of fractionation of sea-salt particles</w:t>
               </w:r>
@@ -2334,82 +2334,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Udisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 113 (D14), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (D14308), 1 à 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007jd009584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007JD009584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871523v1</w:t>
+                <w:t xml:space="preserve">insu-00378451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antarctic precipitation and climate-change predictions: horizontal resolution and margin vs plateau issues</w:t>
               </w:r>
@@ -2841,605 +2841,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05559567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutants removal efficiency of stormwater control measures: comparison of a centralized system with source control structures.1</w:t>
+                <w:t xml:space="preserve">Micropollutant removal efficiency: hydraulic monitoring and sampling strategy for Source Control Stormwater Measures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Sebastian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international conference on Urban Water NOVATECH.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405571v1</w:t>
+                <w:t xml:space="preserve">hal-02405616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How efficient are SUDS for micropollutant management? Feedback from Matriochkas, MicroMégas and Roulépur projects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bak A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th international conference oon Urban Water NOVATECH.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Guideline for Evaluating the Performance of Multi-objective Sustainable Drainage Systems (SuDS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+                <w:t xml:space="preserve">Micropollutants removal efficiency of stormwater control measures: comparison of a centralized system with source control structures.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bak</w:t>
+                <w:t xml:space="preserve">Christel Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">10th international conference on Urban Water NOVATECH.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190319v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The case of Lyon Tech La Doua.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+                <w:t xml:space="preserve">Development of a Guideline for Evaluating the Performance of Multi-objective Sustainable Drainage Systems (SuDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international conference on Urban Water NOVATECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405585v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutant removal efficiency: hydraulic monitoring and sampling strategy for Source Control Stormwater Measures.</w:t>
+                <w:t xml:space="preserve">The case of Lyon Tech La Doua.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">10th international conference on Urban Water NOVATECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405616v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropollutants removal efficiency of stormwater control measures: comparison of centralized vs source control systems</w:t>
               </w:r>
@@ -3585,64 +3585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA 2018, World Water Congress and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
@@ -3697,64 +3697,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5382,51 +5382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130834" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Mutzner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Furrer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dittmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118968" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacherie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201803055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.08.054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1673-2014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keylock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013JoG12J091" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Castebrunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-855-2012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;rindol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dombrowski-Etchevers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-785-2012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.07.039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicholson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinnard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-1029-2011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Col&#233;ou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2010.08.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1GCGKJ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-9449-2009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756409787769681" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378451v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cerri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Udisti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009584" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007jd009584" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871521v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinerie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027681" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Minon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Naydenov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fardel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594927v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Legout" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312743v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00187947v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01869857v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130834" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Mutzner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Furrer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dittmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118968" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacherie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201803055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.08.054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1673-2014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keylock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013JoG12J091" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;rindol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dombrowski-Etchevers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-785-2012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777963v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Castebrunet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-855-2012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.07.039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicholson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinnard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-1029-2011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Col&#233;ou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2010.08.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1GCGKJ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-9449-2009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756409787769681" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cerri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Udisti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007jd009584" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009584" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871521v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinerie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027681" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Minon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Naydenov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fardel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594927v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Legout" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312743v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00187947v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01869857v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>