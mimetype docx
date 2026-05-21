--- v0 (2026-03-18)
+++ v1 (2026-05-21)
@@ -1715,150 +1715,150 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Europe In Action: The Evolution of EU Policies and Resources</w:t>
+                <w:t xml:space="preserve">Social Europe in Action. The evolution of EU policies and resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Palier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paolo Roberto Graziano; Bruno Palier; Sophie Jacquot. </w:t>
+              <w:t xml:space="preserve">Palgrave MacMillan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EU and the Domestic Politics of Welfare State Reforms, Europa, Europae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.19 - 47, 2011, 9780230307629</w:t>
+              <w:t xml:space="preserve">Europa, Europae, The EU and the Domestic Politics of Welfare State Reforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2011, 9781349333585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190241v1</w:t>
+                <w:t xml:space="preserve">hal-01782160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Europe in Action. The evolution of EU policies and resources</w:t>
+                <w:t xml:space="preserve">Boasting over our model. The EU and the French Welfare Reforms : Between Denial and Problem-Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquot</w:t>
@@ -1889,174 +1889,174 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europa, Europae, The EU and the Domestic Politics of Welfare State Reforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2011, 9781349333585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782160v1</w:t>
+                <w:t xml:space="preserve">hal-01782161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boasting over our model. The EU and the French Welfare Reforms : Between Denial and Problem-Solving</w:t>
+                <w:t xml:space="preserve">Boasting the National Model: The EU and Welfare State Reforms in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Palier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Palgrave MacMillan. </w:t>
+              <w:t xml:space="preserve">Paolo Roberto Graziano; Bruno Palier; Sophie Jacquot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europa, Europae, The EU and the Domestic Politics of Welfare State Reforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2011, 9781349333585</w:t>
+              <w:t xml:space="preserve">The EU and the Domestic Politics of Welfare State Reforms, Europa, Europae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.48 - 72, 2011, 9780230296435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782161v1</w:t>
+                <w:t xml:space="preserve">hal-02190285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boasting the National Model: The EU and Welfare State Reforms in France</w:t>
+                <w:t xml:space="preserve">Social Europe In Action: The Evolution of EU Policies and Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquot</w:t>
@@ -2069,215 +2069,215 @@
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Palier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Roberto Graziano; Bruno Palier; Sophie Jacquot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The EU and the Domestic Politics of Welfare State Reforms, Europa, Europae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.48 - 72, 2011, 9780230296435</w:t>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.19 - 47, 2011, 9780230307629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190285v1</w:t>
+                <w:t xml:space="preserve">hal-02190241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blame Avoidance – Evitement du blâme</w:t>
+                <w:t xml:space="preserve">Blame Avoidance - Evitement du blâme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sophie Jacquot; Pauline Ravinet; Laurie Boussaguet. </w:t>
+              <w:t xml:space="preserve">Presses de Sciences Po. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, 2010, 9782724611755</w:t>
+              <w:t xml:space="preserve">, , 2010, 9782724611755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404049v1</w:t>
+                <w:t xml:space="preserve">hal-01782162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blame Avoidance - Evitement du blâme</w:t>
+                <w:t xml:space="preserve">Blame Avoidance – Evitement du blâme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de Sciences Po. </w:t>
+              <w:t xml:space="preserve">Sophie Jacquot; Pauline Ravinet; Laurie Boussaguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2010, 9782724611755</w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, 2010, 9782724611755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782162v1</w:t>
+                <w:t xml:space="preserve">hal-02404049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2730,51 +2730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frasque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105090ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Beaudonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Houde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pennetreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13364" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Houde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.pr1.0004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/pjss.17.3.311_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01198869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.142.0055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01198861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.669" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782243v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.122.0175" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arrignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.hasse.2021.01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiria Theodoropoulou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dujin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petithomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Truchlewski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03521349v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0048" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frasque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105090ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Beaudonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Houde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pennetreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13364" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Houde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.pr1.0004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/pjss.17.3.311_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01198869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.142.0055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01198861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.669" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782243v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.122.0175" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arrignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.hasse.2021.01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiria Theodoropoulou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782161v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190285v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dujin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petithomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Truchlewski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03521349v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0048" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>