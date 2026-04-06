--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,1256 +66,1373 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside-out: modelling the link between Zika virus viral dynamics within hosts and transmission to vectors across host species and virus strains</w:t>
+                <w:t xml:space="preserve">Multiscale modeling of vector-borne diseases: The role of dose-dependent transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fernando Saldaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Velasco-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2025.0365⟩</w:t>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 55, pp.100904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2026.100904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316251v1</w:t>
+                <w:t xml:space="preserve">hal-05572075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs shaping transmission of sylvatic dengue and Zika viruses in monkey hosts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inside-out: modelling the link between Zika virus viral dynamics within hosts and transmission to vectors across host species and virus strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Althouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Hanley</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sasha Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett Moehn</w:t>
+                <w:t xml:space="preserve">Shannan Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Gass</w:t>
+                <w:t xml:space="preserve">Nikos Vasilakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.2682. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (231), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46810-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2025.0365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065572v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedes albopictus is not an arbovirus aficionado when feeding on cynomolgus macaques or squirrel monkeys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Trade-offs shaping transmission of sylvatic dengue and Zika viruses in monkey hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Hanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Moehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ruimei Yun</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Gass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111198⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46810-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065576v1</w:t>
+                <w:t xml:space="preserve">hal-05065572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of Rift Valley fever virus transmission potential across livestock hosts, quantified through a model-based analysis of host viral load and vector infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Aedes albopictus is not an arbovirus aficionado when feeding on cynomolgus macaques or squirrel monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Wichgers Schreur</w:t>
+                <w:t xml:space="preserve">Benjamin M Althouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Moehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariken de Wit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Métras</w:t>
+                <w:t xml:space="preserve">Ruimei Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010314⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (11), pp.111198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753440v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic models of Rift Valley fever virus transmission: A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Heterogeneity of Rift Valley fever virus transmission potential across livestock hosts, quantified through a model-based analysis of host viral load and vector infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roosmarie Vriens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Drouin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Paul Wichgers Schreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariken de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Métras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (11), pp.e0010339. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (7), pp.e1010314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03886982v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation épidémiologique à la santé animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic models of Rift Valley fever virus transmission: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+                <w:t xml:space="preserve">Alex Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Métras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+                <w:t xml:space="preserve">Thomas Balenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Beaunée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lina Cristancho Fajardo</w:t>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (11), pp.e0010339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483137v1</w:t>
+                <w:t xml:space="preserve">hal-03886982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over 100 Years of Rift Valley Fever: A Patchwork of Data on Pathogen Spread and Spillover</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la modélisation épidémiologique à la santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gebbiena Bron</w:t>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Strimbu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Lerch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sean Moore</w:t>
+                <w:t xml:space="preserve">Lina Cristancho Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Journées Scientifiques de l'Association pour l'Etude de l'Epidémiologie des Maladies Animales (AEEMA), 80, pp.37-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619265v1</w:t>
+                <w:t xml:space="preserve">hal-04483137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal in heterogeneous environments drives population dynamics and control of tsetse flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Talla Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 288 (1944), pp.20202810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2020.2810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Over 100 Years of Rift Valley Fever: A Patchwork of Data on Pathogen Spread and Spillover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gebbiena Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Strimbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10060708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">It’s risky to wander in September: Modelling the epidemic potential of Rift Valley fever in a Sahelian setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Métras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Gueye Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modou Moustapha Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33, pp.100409. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1325,387 +1442,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation épidémiologique à la santé animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Cristancho Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉE AEEMA : L’AEEMA A 40 ANS ; QUELLES PERSPECTIVES EN ÉPIDÉMIOLOGIE ANIMALE ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEMA ( Association pour l'étude de l'épidémiologie des maladies animales), May 2022, Maisons-Alfort, France. pp.37-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemic potential of Rift Valley fever in a Sahelian setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Métras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioHasard "Stochastic Models for Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic model of tsetse fly population dynamics in space and time calibrated on observed data in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Workshop Dynamical Systems Applied to Biology and Natural Sciences (DSABNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1715,100 +1832,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Rift Valley fever virus transmission dynamics: insight from micro- to macro-scale studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. n° 600, 2021. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021ONIR162F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03439075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1818,151 +1935,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental heterogeneity drives tsetse fly population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Momar Talla Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1972,168 +2089,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the spatio-temporal dynamics of tsetse flies in a cattle breeding region of senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Bancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling in Animal Health conference (ModAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France. , 69 p., 2017, Modelling in Animal Health conference (ModAH)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2280,51 +2397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cecilia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Althouse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Azar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan Rossi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Vasilakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Hanley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Moehn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gass" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46810-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Althouse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruimei Yun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111198" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarie Vriens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wichgers Schreur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariken de Wit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010314" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010339" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cristancho Fajardo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebbiena Bron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Strimbu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lerch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Moore" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060708" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Dicko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Talla Seck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2810" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010471v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Gueye Fall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Moustapha Lo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100409" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03439075v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ONIR162F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Banc&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Salda&#241;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Velasco-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cecilia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2026.100904" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316251v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Althouse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Azar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Vasilakis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Hanley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Moehn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46810-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Althouse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruimei Yun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111198" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarie Vriens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wichgers Schreur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariken de Wit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010314" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010339" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cristancho Fajardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Dicko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Talla Seck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2810" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebbiena Bron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Strimbu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lerch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Moore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060708" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Gueye Fall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Moustapha Lo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03439075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ONIR162F" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Banc&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>