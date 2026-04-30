--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1016,295 +1016,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal in heterogeneous environments drives population dynamics and control of tsetse flies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Over 100 Years of Rift Valley Fever: A Patchwork of Data on Pathogen Spread and Spillover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gebbiena Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Strimbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momar Talla Seck</w:t>
+                <w:t xml:space="preserve">Anita Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2810⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10060708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130014v1</w:t>
+                <w:t xml:space="preserve">hal-03619265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over 100 Years of Rift Valley Fever: A Patchwork of Data on Pathogen Spread and Spillover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gebbiena Bron</w:t>
+                <w:t xml:space="preserve">Dispersal in heterogeneous environments drives population dynamics and control of tsetse flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Strimbu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Cecilia</w:t>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Lerch</w:t>
+                <w:t xml:space="preserve">Ahmadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Moore</w:t>
+                <w:t xml:space="preserve">Momar Talla Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (6), pp.708. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1944), pp.20202810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens10060708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619265v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s risky to wander in September: Modelling the epidemic potential of Rift Valley fever in a Sahelian setting</w:t>
               </w:r>
@@ -1702,77 +1702,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic model of tsetse fly population dynamics in space and time calibrated on observed data in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1975,77 +1975,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Talla Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2116,77 +2116,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the spatio-temporal dynamics of tsetse flies in a cattle breeding region of senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Bancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Salda&#241;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Velasco-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cecilia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2026.100904" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316251v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Althouse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Azar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Vasilakis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Hanley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Moehn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46810-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Althouse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruimei Yun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111198" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarie Vriens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wichgers Schreur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariken de Wit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010314" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010339" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cristancho Fajardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Dicko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Talla Seck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2810" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebbiena Bron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Strimbu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lerch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Moore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060708" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Gueye Fall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Moustapha Lo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03439075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ONIR162F" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Banc&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Salda&#241;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Velasco-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cecilia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2026.100904" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316251v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Althouse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Azar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Vasilakis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Hanley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Moehn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46810-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Althouse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruimei Yun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111198" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarie Vriens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wichgers Schreur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariken de Wit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010314" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010339" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cristancho Fajardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebbiena Bron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Strimbu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lerch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Moore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060708" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Dicko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Talla Seck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2810" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Gueye Fall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Moustapha Lo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03439075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ONIR162F" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Banc&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>