--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -100,329 +100,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small ORFs, Big Insights: Drosophila as a Model to Unraveling Microprotein Functions</w:t>
+                <w:t xml:space="preserve">Pri peptides temporally coordinate transcriptional programs during epidermal differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
+                <w:t xml:space="preserve">Maylis Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Zanet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Menoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Marques-Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Valenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells13191645⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (6), pp.eadg8816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adg8816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748777v1</w:t>
+                <w:t xml:space="preserve">hal-04767038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pri peptides temporally coordinate transcriptional programs during epidermal differentiation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small ORFs, Big Insights: Drosophila as a Model to Unraveling Microprotein Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Montigny</w:t>
+                <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Valenti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jennifer Zanet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (6), pp.eadg8816. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (19), pp.1645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adg8816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells13191645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04767038v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pri smORF Peptides Are Wide Mediators of Ecdysone Signaling Contributing to Shape Spatiotemporal Responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mancheno-Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Markus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -512,64 +512,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mancheno-Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Al Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.5123. </w:t>
@@ -663,51 +663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pélissier-Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 349 (6254), pp.1356-1358. </w:t>
@@ -749,51 +749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectors of tridimensional cell morphogenesis and their evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -860,412 +860,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hrs/Stam Complex Acts as a Positive and Negative Regulator of RTK Signaling during Drosophila Development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Collagen V Homotrimer [ α 1 ( V ) ] 3 Production Is Unexpectedly Favored over the Heterotrimer [ α 1 ( V ) ] 2 α 2 ( V ) in Recombinant Expression Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merja Välkkilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Lin</w:t>
+                <w:t xml:space="preserve">Eija-Riitta Hämäläinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Payre</w:t>
+                <w:t xml:space="preserve">Efrat Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5, </w:t>
+              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.376927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2010/376927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766994v1</w:t>
+                <w:t xml:space="preserve">hal-04768426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Collagen V Homotrimer [ α 1 ( V ) ] 3 Production Is Unexpectedly Favored over the Heterotrimer [ α 1 ( V ) ] 2 α 2 ( V ) in Recombinant Expression Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hrs/Stam Complex Acts as a Positive and Negative Regulator of RTK Signaling during Drosophila Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Roulet</w:t>
+                <w:t xml:space="preserve">Alain C Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merja Välkkilä</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
+                <w:t xml:space="preserve">Magdalena M Baer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eija-Riitta Hämäläinen</w:t>
+                <w:t xml:space="preserve">Li Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efrat Kessler</w:t>
+                <w:t xml:space="preserve">François Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010, pp.376927. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2010/376927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768426v1</w:t>
+                <w:t xml:space="preserve">hal-04766994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hrs/Stam Complex Acts as a Positive and Negative Regulator of RTK Signaling during Drosophila Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain C Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena M Baer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (4), pp.e10245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0010245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064368v1</w:t>
@@ -1276,90 +1276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shavenbaby Couples Patterning to Epidermal Cell Shape Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Plaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1410,90 +1410,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shavenbaby couples patterning to epidermal cell shape control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Plaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1760,51 +1760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Heterotypic Fibril Formation by Collagen V Is Determined by Chain Stoichiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2063,51 +2063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanut-Delalande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zanet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13191645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Gallois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Menoret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marques-Prieto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Montigny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valenti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg8816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Dib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mancheno-Ferris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Markus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.714152" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boh&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Hayek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07569-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benrabah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;lissier-Monier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac5677" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Payre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Plaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2012.03.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C Jung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena M Baer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010245" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768426v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja V&#228;lkkil&#228;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija-Riitta H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrat Kessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/376927" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Roch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanut-Delalande" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod-Bidaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cogne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malbouyres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramirez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Bernocco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garrone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J.S. Hulmes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m101182200" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Gallois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Menoret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marques-Prieto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Montigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valenti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg8816" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanut-Delalande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zanet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13191645" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Dib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mancheno-Ferris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Markus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.714152" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boh&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Hayek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07569-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benrabah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;lissier-Monier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac5677" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Payre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Plaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2012.03.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja V&#228;lkkil&#228;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija-Riitta H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrat Kessler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/376927" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C Jung" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena M Baer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010245" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Roch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanut-Delalande" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod-Bidaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cogne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malbouyres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramirez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Bernocco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garrone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J.S. Hulmes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m101182200" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>