--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -100,329 +100,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pri peptides temporally coordinate transcriptional programs during epidermal differentiation</w:t>
+                <w:t xml:space="preserve">Small ORFs, Big Insights: Drosophila as a Model to Unraveling Microprotein Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Gallois</w:t>
+                <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Menoret</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jennifer Zanet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adg8816⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (19), pp.1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells13191645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767038v1</w:t>
+                <w:t xml:space="preserve">hal-04748777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small ORFs, Big Insights: Drosophila as a Model to Unraveling Microprotein Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pri peptides temporally coordinate transcriptional programs during epidermal differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Menoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Marques-Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
+                <w:t xml:space="preserve">Audrey Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Zanet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Valenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (19), pp.1645. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (6), pp.eadg8816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells13191645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adg8816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04748777v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pri smORF Peptides Are Wide Mediators of Ecdysone Signaling Contributing to Shape Spatiotemporal Responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mancheno-Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Markus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -512,64 +512,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mancheno-Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Al Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.5123. </w:t>
@@ -663,51 +663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pélissier-Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 349 (6254), pp.1356-1358. </w:t>
@@ -749,51 +749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectors of tridimensional cell morphogenesis and their evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -860,506 +860,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Collagen V Homotrimer [ α 1 ( V ) ] 3 Production Is Unexpectedly Favored over the Heterotrimer [ α 1 ( V ) ] 2 α 2 ( V ) in Recombinant Expression Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hrs/Stam Complex Acts as a Positive and Negative Regulator of RTK Signaling during Drosophila Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Roulet</w:t>
+                <w:t xml:space="preserve">Alain C Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merja Välkkilä</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
+                <w:t xml:space="preserve">Magdalena M Baer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eija-Riitta Hämäläinen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Efrat Kessler</w:t>
+                <w:t xml:space="preserve">Li Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2010/376927⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.e10245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768426v1</w:t>
+                <w:t xml:space="preserve">hal-03064368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hrs/Stam Complex Acts as a Positive and Negative Regulator of RTK Signaling during Drosophila Development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Collagen V Homotrimer [ α 1 ( V ) ] 3 Production Is Unexpectedly Favored over the Heterotrimer [ α 1 ( V ) ] 2 α 2 ( V ) in Recombinant Expression Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merja Välkkilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena M Baer</w:t>
+                <w:t xml:space="preserve">Eija-Riitta Hämäläinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Payre</w:t>
+                <w:t xml:space="preserve">Efrat Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010245⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.376927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/376927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766994v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hrs/Stam Complex Acts as a Positive and Negative Regulator of RTK Signaling during Drosophila Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain C Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena M Baer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Payre</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5 (4), pp.e10245. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03064368v1</w:t>
+                <w:t xml:space="preserve">hal-04766994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shavenbaby Couples Patterning to Epidermal Cell Shape Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Shavenbaby couples patterning to epidermal cell shape control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Plaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1367,133 +1367,129 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4 (9), pp.e290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.0040290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768445v1</w:t>
+                <w:t xml:space="preserve">hal-00169878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shavenbaby couples patterning to epidermal cell shape control.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Shavenbaby Couples Patterning to Epidermal Cell Shape Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Plaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1501,60 +1497,64 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4 (9), pp.e290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.0040290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169878v1</w:t>
+                <w:t xml:space="preserve">hal-04768445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a functional skin matrix requires deposition of collagen V heterotrimers.</w:t>
               </w:r>
@@ -1760,51 +1760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Heterotypic Fibril Formation by Collagen V Is Determined by Chain Stoichiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2063,51 +2063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Gallois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Menoret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marques-Prieto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Montigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valenti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg8816" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanut-Delalande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zanet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13191645" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Dib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mancheno-Ferris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Markus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.714152" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boh&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Hayek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07569-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benrabah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;lissier-Monier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac5677" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Payre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Plaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2012.03.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja V&#228;lkkil&#228;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija-Riitta H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrat Kessler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/376927" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C Jung" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena M Baer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010245" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Roch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanut-Delalande" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod-Bidaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cogne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malbouyres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramirez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Bernocco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garrone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J.S. Hulmes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m101182200" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanut-Delalande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zanet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13191645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Gallois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Menoret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marques-Prieto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Montigny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valenti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg8816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Dib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mancheno-Ferris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Markus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.714152" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boh&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Hayek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07569-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benrabah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;lissier-Monier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac5677" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Payre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Plaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2012.03.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C Jung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena M Baer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010245" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja V&#228;lkkil&#228;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija-Riitta H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrat Kessler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/376927" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Roch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanut-Delalande" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod-Bidaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cogne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malbouyres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramirez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Bernocco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garrone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J.S. Hulmes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m101182200" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>