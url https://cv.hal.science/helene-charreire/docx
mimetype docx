--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -480,295 +480,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessing air pollution exposure: How daily mobility and activities shape individual risk in greater Paris</w:t>
+                <w:t xml:space="preserve">Alimentation étudiante : de l’état des lieux à la co-construction d’un outil participatif « Fresque de l’Alimentation Étudiante »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taos Benoussaïd</w:t>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Coll</w:t>
+                <w:t xml:space="preserve">Henri Dehove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Makni</w:t>
+                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Costes</w:t>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122, </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (5), pp.284-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2025.102340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336612v1</w:t>
+                <w:t xml:space="preserve">hal-05100644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation étudiante : de l’état des lieux à la co-construction d’un outil participatif « Fresque de l’Alimentation Étudiante »</w:t>
+                <w:t xml:space="preserve">Reassessing air pollution exposure: How daily mobility and activities shape individual risk in greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bellicha</w:t>
+                <w:t xml:space="preserve">Taos Benoussaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Dehove</w:t>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
+                <w:t xml:space="preserve">Inès Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Marty</w:t>
+                <w:t xml:space="preserve">Malo Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (5), pp.284-297. </w:t>
+              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2025.102340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100644v1</w:t>
+                <w:t xml:space="preserve">hal-05336612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schizotypal dimensions by migrant status in the general population: An exploratory study</w:t>
               </w:r>
@@ -1552,368 +1552,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la précarité sur la prise en charge du cancer du sein en Île-de-France : résultats de l’étude DESSEIN</w:t>
+                <w:t xml:space="preserve">Improving student diet and food security in higher education using participatory and co-creation approaches: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Ngô</w:t>
+                <w:t xml:space="preserve">Tamar Assilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Dehove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Conti</w:t>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.02.019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-024-01613-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619974v1</w:t>
+                <w:t xml:space="preserve">hal-04643718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving student diet and food security in higher education using participatory and co-creation approaches: a systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Dehove</w:t>
+                <w:t xml:space="preserve">Impact de la précarité sur la prise en charge du cancer du sein en Île-de-France : résultats de l’étude DESSEIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (1), pp.71. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111 (7-8), pp.635-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-024-01613-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04643718v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OLYMPUS-POPGEN: A synthetic population generation model to represent urban populations for assessing exposure to air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taos Benoussaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (3), pp.e0299383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2656,51 +2656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3317,51 +3317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3808,386 +3808,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Moderating Role of Social Neighbourhood Factors in the Association between Features of the Physical Neighbourhood Environment and Weight Status</w:t>
+                <w:t xml:space="preserve">Practicing health geography in 2017 IMGS 2017 Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jody C Hoenink</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Facts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000496118⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094664v1</w:t>
+                <w:t xml:space="preserve">hal-02064767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practicing health geography in 2017 IMGS 2017 Editorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+                <w:t xml:space="preserve">From prospective clinical trial to reducing social inequalities in health: The DESSEIN trial, concept and design of a multidisciplinary study in precarious patients with breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Dinut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.01.025⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7611-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064767v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From prospective clinical trial to reducing social inequalities in health: The DESSEIN trial, concept and design of a multidisciplinary study in precarious patients with breast cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Ngô</w:t>
+                <w:t xml:space="preserve">The Moderating Role of Social Neighbourhood Factors in the Association between Features of the Physical Neighbourhood Environment and Weight Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody C Hoenink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Rutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Dinut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desprès</w:t>
+                <w:t xml:space="preserve">Ilse de Bourdeaudhuij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.1450. </w:t>
+              <w:t xml:space="preserve">Obesity Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.14-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-7611-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000496118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369283v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial access to restaurants and grocery stores in relation to frequency of home cooking</w:t>
               </w:r>
@@ -4301,307 +4301,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A massive geographically weighted regression model of walking-environment relationships</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contextual correlates of happiness in European adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+                <w:t xml:space="preserve">Eva Anna Christina Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Menai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Perchoux</w:t>
+                <w:t xml:space="preserve">Martin Mckee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Rutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2018.03.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739763v1</w:t>
+                <w:t xml:space="preserve">hal-02627107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual correlates of happiness in European adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A massive geographically weighted regression model of walking-environment relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Anna Christina Hart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Harry Rutter</w:t>
+                <w:t xml:space="preserve">C. Perchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.118-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2018.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627107v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the cross-sectional association between outdoor recreational facilities and leisure-time physical activity: the role of usage and residential self-selection</w:t>
               </w:r>
@@ -4715,269 +4715,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Associations of Walking and Cycling with Body Weight, Body Fat and Fat Distribution - the ACTI-Cités Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Menai</w:t>
+                <w:t xml:space="preserve">Quels impacts de la marche sur le « vivre » et le « faire » la ville contemporaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Facts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 237-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888035v1</w:t>
+                <w:t xml:space="preserve">halshs-02183471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels impacts de la marche sur le « vivre » et le « faire » la ville contemporaine ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Associations of Walking and Cycling with Body Weight, Body Fat and Fat Distribution - the ACTI-Cités Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Capelli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Nazare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obesity Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.221 - 231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000488532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02183471v1</w:t>
+                <w:t xml:space="preserve">hal-01888035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement de la population et ville durable : quels enjeux ?</w:t>
               </w:r>
@@ -5101,90 +5101,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mediating role of social capital in the association between neighbourhood income inequality and body mass index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yavanna Van Oostveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse de Bourdeaudhuij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (2), pp.218-223. </w:t>
@@ -5343,90 +5343,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood educational disparities in active commuting among women : the effect of distance between the place of residence and the place of work/study (an ACTI-Cités study), , DOI : 10.1186/s12889-017-4464-8.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-A. Nazare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5462,559 +5462,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01591688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mediating role of energy balance-related behaviours in the association between sleep duration and obesity in European adults. The SPOTLIGHT project</w:t>
+                <w:t xml:space="preserve">Exploring the relationship between perceived barriers to healthy eating and dietary behaviours in European adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrthe Timmermans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
+                <w:t xml:space="preserve">M. Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bárdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.03.021⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (5), pp.1761-1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-017-1458-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622502v1</w:t>
+                <w:t xml:space="preserve">hal-01658231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Mobility and Environment: A Pilot Qualitative Study for the Design of a New Questionnaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the mediating role of energy balance-related behaviours in the association between sleep duration and obesity in European adults. The SPOTLIGHT project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Weber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+                <w:t xml:space="preserve">Myrthe Timmermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Bardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0168986. </w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.25-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465829v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet tutoré et plateforme « géeodépistage » en géographie de la santé. Pourquoi ? Comment ? Pour qui ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+                <w:t xml:space="preserve">Active Mobility and Environment: A Pilot Qualitative Study for the Design of a New Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdg.1174⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0168986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01649454v1</w:t>
+                <w:t xml:space="preserve">hal-01465829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relationship between perceived barriers to healthy eating and dietary behaviours in European adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Mackenbach</w:t>
+                <w:t xml:space="preserve">Projet tutoré et plateforme « géeodépistage » en géographie de la santé. Pourquoi ? Comment ? Pour qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (5), pp.1761-1770. </w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-017-1458-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658231v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01649454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual, Social, and Environmental Correlates of Active Transportation Patterns in French Women</w:t>
               </w:r>
@@ -6128,278 +6128,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood educational disparities in active commuting among women: the effect of distance between the place of residence and the place of work/study (an ACTI-Cites study)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Perchoux</w:t>
+                <w:t xml:space="preserve">Travel Time to Hospital for Childbirth: Comparing Calculated Versus Reported Travel Times in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pilkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Nazare</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4464-8⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10995-017-2359-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848297v1</w:t>
+                <w:t xml:space="preserve">halshs-01591972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel Time to Hospital for Childbirth: Comparing Calculated Versus Reported Travel Times in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Prunet</w:t>
+                <w:t xml:space="preserve">Neighborhood educational disparities in active commuting among women: the effect of distance between the place of residence and the place of work/study (an ACTI-Cites study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Blondel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. A. Nazare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-10. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10995-017-2359-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4464-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01591972v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighbourhood typology based on virtual audit of environmental obesogenic characteristics</w:t>
               </w:r>
@@ -6513,977 +6513,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-defined residential neighbourhoods: size variations and correlates across five European urban regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lifestyle correlates of overweight in adults: a hierarchical approach (the SPOTLIGHT project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célina Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roda Célina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+                <w:t xml:space="preserve">Helga Bárdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.12380⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-016-0439-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305797v1</w:t>
+                <w:t xml:space="preserve">hal-01404161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifestyle correlates of overweight in adults: a hierarchical approach (the SPOTLIGHT project)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célina Roda</w:t>
+                <w:t xml:space="preserve">Mismatch between perceived and objectively measured environmental obesogenic features in European neighbourhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helga Bárdos</w:t>
+                <w:t xml:space="preserve">J. d. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-016-0439-x⟩</w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (Supplement S1), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.12376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404161v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatch between perceived and objectively measured environmental obesogenic features in European neighbourhoods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Roda</w:t>
+                <w:t xml:space="preserve">Mediating role of energy-balance related behaviors in the association of neighborhood socio-economic status and residential area density with BMI: The SPOTLIGHT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.12376⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.84--91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288772v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating role of energy-balance related behaviors in the association of neighborhood socio-economic status and residential area density with BMI: The SPOTLIGHT study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Self-defined residential neighbourhoods: size variations and correlates across five European urban regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Célina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Compernolle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 86, pp.84--91. </w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (Suppl 1), pp.9-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/obr.12380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393025v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the association between types of sedentary behaviours and cardiometabolic risk factors: A 6-year longitudinal study of French adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Menai</w:t>
+                <w:t xml:space="preserve">Built environment in local relation with walking: Why here and not there?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Hercberg</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2015.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (4), pp.500-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393169v1</w:t>
+                <w:t xml:space="preserve">hal-01606697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multistage controlled intervention to increase stair climbing at work: effectiveness and process evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kieusseian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Kieusseian</w:t>
+                <w:t xml:space="preserve">Anne-Marie Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Fontvieille</w:t>
+                <w:t xml:space="preserve">Antonio Tataranni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nane Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12966-016-0371-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built environment in local relation with walking: Why here and not there?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Salze</w:t>
+                <w:t xml:space="preserve">Determining the association between types of sedentary behaviours and cardiometabolic risk factors: A 6-year longitudinal study of French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Enaux</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.112--121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01606697v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home and Work Physical Activity Environments: Associations with Cardiorespiratory Fitness and Physical Activity Level in French Women</w:t>
               </w:r>
@@ -7521,51 +7521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse de Bourdeaudhuij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (8), pp.824. </w:t>
@@ -7852,956 +7852,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of sedentary behaviors and transport-related activities by questionnaire: a validation study</w:t>
+                <w:t xml:space="preserve">The relation between sleep duration and sedentary behaviours in European adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keitly Mensah</w:t>
+                <w:t xml:space="preserve">J. Lakerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Maire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+                <w:t xml:space="preserve">E. Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dugas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">F. Rutters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, pp.753. </w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 Suppl 1, pp.62-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-016-3412-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/obr.12381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365279v1</w:t>
+                <w:t xml:space="preserve">hal-01393167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relation between sleep duration and sedentary behaviours in European adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions of individual perceived barriers and neighbourhood destinations with obesity-related behaviours in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lakerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lakerveld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. D. Mackenbach</w:t>
+                <w:t xml:space="preserve">F. J. van Lenthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Horvath</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">P. J. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17 Suppl 1, pp.62-67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.12381⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 17 Suppl 1, pp.68--80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.12374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393167v1</w:t>
+                <w:t xml:space="preserve">hal-01393168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of individual perceived barriers and neighbourhood destinations with obesity-related behaviours in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lakerveld</w:t>
+                <w:t xml:space="preserve">Assessment of sedentary behaviors and transport-related activities by questionnaire: a validation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keitly Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. J. van Lenthe</w:t>
+                <w:t xml:space="preserve">Aurélia Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Compernolle</w:t>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 Suppl 1, pp.68--80. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/obr.12374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-016-3412-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393168v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking and cycling for commuting, leisure and errands: relations with individual characteristics and leisure-time physical activity in a cross-sectional survey (the ACTI-Cités project)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Menai</w:t>
+                <w:t xml:space="preserve">Surveillance des inégalités sociales de santé périnatale au niveau national à partir des caractéristiques sociales de la commune de résidence des mères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pilkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Amat-Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6-7, pp.110-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241333v1</w:t>
+                <w:t xml:space="preserve">hal-02630215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des inégalités sociales de santé périnatale au niveau national à partir des caractéristiques sociales de la commune de résidence des mères</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Drewniak</w:t>
+                <w:t xml:space="preserve">Walking and cycling for commuting, leisure and errands: relations with individual characteristics and leisure-time physical activity in a cross-sectional survey (the ACTI-Cités project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanne-Marie Amat-Roze</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-015-0310-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630215v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity-related behaviours and BMI in five urban regions across Europe: sampling design and results from the SPOTLIGHT cross-sectional survey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Descriptive study of sedentary behaviours in 35,444 French working adults: cross-sectional findings from the ACTI-Cités study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joreintje D Mackenbach</w:t>
+                <w:t xml:space="preserve">Madina Saidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (10), pp.e008505. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-008505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-015-1711-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258736v1</w:t>
+                <w:t xml:space="preserve">hal-01153389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive study of sedentary behaviours in 35,444 French working adults: cross-sectional findings from the ACTI-Cités study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obesity-related behaviours and BMI in five urban regions across Europe: sampling design and results from the SPOTLIGHT cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben Rebah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madina Saidj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Menai</w:t>
+                <w:t xml:space="preserve">Joreintje D Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Enaux</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (1), pp.379. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (10), pp.e008505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-015-1711-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-008505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153389v1</w:t>
+                <w:t xml:space="preserve">hal-01258736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités actives et santé : apports et limites d’un protocole de mesure de la marche et du vélo combinant des capteurs de mouvements (GPS et accéléromètres)</w:t>
               </w:r>
@@ -8813,51 +8813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8921,90 +8921,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stair-use interventions in worksites and public settings — A systematic review of effectiveness and external validity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kieusseian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Kieusseian</w:t>
+                <w:t xml:space="preserve">Anne-Marie Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Tataranni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9094,64 +9094,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.12. </w:t>
@@ -9215,51 +9215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joreintje Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Rutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketevan Glonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9336,51 +9336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental correlates of overall and neighborhood based recreational walking (a cross-sectional analysis of the RECORD Study).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9496,51 +9496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9738,77 +9738,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPOTLIGHT virtual audit tool: a valid and reliable tool to assess obesogenic characteristics of the built environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Bethlehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joreintje D Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ben-Rebah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketevan Glonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9853,465 +9853,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using remote sensing to define environmental characteristics related to physical activity and dietary behaviours: A systematic review (the SPOTLIGHT project)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of childhood obesity: What can we learn from built environment studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Compernolle</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Place</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.164 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2013.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633539v1</w:t>
+                <w:t xml:space="preserve">hal-02637204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of childhood obesity: What can we learn from built environment studies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratique de la marche et du vélo en fonction de l’âge chez 32 907 adultes français de la cohorte NutriNet-Santé (Projet ACTI-Cités)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Casey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paul Salze</w:t>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31, pp.164 - 172. </w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12es Journées Francophones de Nutrition, JFN 2014 - Centre des Congrès Le Square, Bruxelles - 10-12 décembre 2014, 28 (Supplément 1), pp.S31-S32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70582-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637204v1</w:t>
+                <w:t xml:space="preserve">hal-05051756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique de la marche et du vélo en fonction de l’âge chez 32 907 adultes français de la cohorte NutriNet-Santé (Projet ACTI-Cités)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using remote sensing to define environmental characteristics related to physical activity and dietary behaviours: A systematic review (the SPOTLIGHT project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Enaux</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+                <w:t xml:space="preserve">M. Ouasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lakerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12es Journées Francophones de Nutrition, JFN 2014 - Centre des Congrès Le Square, Bruxelles - 10-12 décembre 2014, 28 (Supplément 1), pp.S31-S32. </w:t>
+              <w:t xml:space="preserve">Health and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70582-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2013.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051756v1</w:t>
+                <w:t xml:space="preserve">hal-02633539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal health inequalities and accessibility of maternity services in a rural French region: closing maternity units in Burgundy</w:t>
               </w:r>
@@ -10515,602 +10515,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial accessibility to physical activity facilities and to food outlets and overweight in French youth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Casey</w:t>
+                <w:t xml:space="preserve">Associations of supermarket characteristics with weight status and body fat: a multilevel analysis of individuals within supermarkets (RECORD study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Chaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
+                <w:t xml:space="preserve">Kathy Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Schweitzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Mark Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon N. Zenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2012.10⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e32908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393172v1</w:t>
+                <w:t xml:space="preserve">hal-01393029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of the food and physical activity environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+                <w:t xml:space="preserve">Cross-sectional and longitudinal associations of different sedentary behaviors with cognitive performance in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nestle Nutrition Institute Workshop Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000341306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01393028v1</w:t>
+                <w:t xml:space="preserve">hal-01393030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of supermarket characteristics with weight status and body fat: a multilevel analysis of individuals within supermarkets (RECORD study)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark Daniel</w:t>
+                <w:t xml:space="preserve">Spatial accessibility to physical activity facilities and to food outlets and overweight in French youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon N. Zenk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">B. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032908⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (7), pp.914-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2012.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393029v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional and longitudinal associations of different sedentary behaviors with cognitive performance in older adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">The importance of the food and physical activity environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47831. </w:t>
+              <w:t xml:space="preserve">Nestle Nutrition Institute Workshop Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73, pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000341306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393030v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying built environmental patterns using cluster analysis and GIS: Relationships with walking, cycling and body mass index in french adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (1), pp.59. </w:t>
@@ -11174,77 +11174,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health &amp; Place</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (1), pp.xx-xx. </w:t>
@@ -11288,1581 +11288,1581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local disadvantages and health: Constructing indices to analyse social and geographic health inequalities in France and their trends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
+                <w:t xml:space="preserve">Estimating spatial accessibility to facilities on the regional scale: an extended commuting-based interaction potential model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2011.0450⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-10-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646606v1</w:t>
+                <w:t xml:space="preserve">inserm-00617216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between dietary patterns, physical activity (leisure-time and occupational) and television viewing in middle-aged French adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+                <w:t xml:space="preserve">Local disadvantages and health: Constructing indices to analyse social and geographic health inequalities in France and their trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S000711451000440X⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.211 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2011.0450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645810v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures objectives de l’environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations between dietary patterns, physical activity (leisure-time and occupational) and television viewing in middle-aged French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Salze</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46 (3), pp.120-129. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (6), pp.902 - 910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S000711451000440X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262997v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating spatial accessibility to facilities on the regional scale: an extended commuting-based interaction potential model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Mesures objectives de l’environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.120-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-10-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00617216v1</w:t>
+                <w:t xml:space="preserve">hal-05262997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l’environnement alimentaire à l’aide des systèmes d’information géographique ? Revue méthodologique</w:t>
+                <w:t xml:space="preserve">Comment évaluer l'environnement alimentaire à l'aide des systèmes d'information géographique? Revue méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 46 (3), pp.111-119. </w:t>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.111--119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262964v1</w:t>
+                <w:t xml:space="preserve">hal-01393174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhood socio-economic characteristics and the risk of preterm birth for migrant and non-migrant women: a study in a French district</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
+                <w:t xml:space="preserve">Une géographie de l’offre de soins en restructuration : les territoires des maternités en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pilkington</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ferdynus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paediatric and Perinatal Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3016.2011.01201.x⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (156), pp.491-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1008891ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00726488v1</w:t>
+                <w:t xml:space="preserve">hal-01393173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l'environnement alimentaire à l'aide des systèmes d'information géographique? Revue méthodologique</w:t>
+                <w:t xml:space="preserve">Comment évaluer l’environnement alimentaire à l’aide des systèmes d’information géographique ? Revue méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 46 (3), pp.111--119. </w:t>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.111-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393174v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une géographie de l’offre de soins en restructuration : les territoires des maternités en Bourgogne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Neighbourhood socio-economic characteristics and the risk of preterm birth for migrant and non-migrant women: a study in a French district</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Blondel</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Lasbeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pilkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paediatric and Perinatal Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (4), pp.347-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3016.2011.01201.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1008891ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01393173v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures objectives de l'environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (3), pp.120--129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in leisure-time physical activity and sedentary behaviour at retirement: a prospective study in middle-aged French subjects.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
+                <w:t xml:space="preserve">Distribution of maternity units and spatial access to specialised care for women delivering before 32 weeks of gestation in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pilkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Papiernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1479-5868-7-14⟩</w:t>
+              <w:t xml:space="preserve">Health &amp; Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.531-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2009.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00668470v1</w:t>
+                <w:t xml:space="preserve">hal-03456482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of maternity units and spatial access to specialised care for women delivering before 32 weeks of gestation in Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marina Cuttini</w:t>
+                <w:t xml:space="preserve">Changes in leisure-time physical activity and sedentary behaviour at retirement: a prospective study in middle-aged French subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health &amp; Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2009.12.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1479-5868-7-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03456482v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00668470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the food environment using geographical information systems: a methodological review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12939,77 +12939,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leisure-time physical activity and sedentary behavior clusters and their associations with overweight in middle-aged French adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13480,51 +13480,51 @@
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASRDLF 2025 : Trajectoires de développement et imbrications des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Laval, Jul 2025, Québec, Canada</w:t>
+              <w:t xml:space="preserve">, Université Laval, Jun 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -13876,994 +13876,994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cité Charles Hermite à l’approche de sa réhabilitation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les habitats précaires. Perspectives internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii373-ii374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505297v1</w:t>
+                <w:t xml:space="preserve">hal-04273040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Food shopping mobility behaviors: the missing link between food retail environment and travel related greenhouse gas emissions of households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273040v1</w:t>
+                <w:t xml:space="preserve">hal-04395523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food shopping mobility behaviors: the missing link between food retail environment and travel related greenhouse gas emissions of households</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling socio differentiated exposure to air pollution in the Greater Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taos Benoussaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">The Joint 3rd Street-in-Grid and Urban Air Quality Modeling Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395523v1</w:t>
+                <w:t xml:space="preserve">hal-04447610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling socio differentiated exposure to air pollution in the Greater Paris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Inès Makni</w:t>
+                <w:t xml:space="preserve">La cité Charles Hermite à l’approche de sa réhabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Caparros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Coll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Joint 3rd Street-in-Grid and Urban Air Quality Modeling Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Marne La Vallee, France</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les habitats précaires. Perspectives internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Aubervilliers (Campus Condorcet - EHESS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447610v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Alimentation des étudiants de l’enseignement supérieur : une revue systématique de l’efficacité des interventions et leurs approches participatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Assilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition. JFN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273021v1</w:t>
+                <w:t xml:space="preserve">hal-04397447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UrbASanté study: using natural experiment to improve understanding relationships between urban transformations and health</w:t>
+                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Denver, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276964v1</w:t>
+                <w:t xml:space="preserve">hal-04353380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation des étudiants de l’enseignement supérieur : une revue systématique de l’efficacité des interventions et leurs approches participatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition. JFN 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397447v1</w:t>
+                <w:t xml:space="preserve">hal-04273021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
+                <w:t xml:space="preserve">UrbASanté study: using natural experiment to improve understanding relationships between urban transformations and health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353380v1</w:t>
+                <w:t xml:space="preserve">hal-04276964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se déplacer pour les courses alimentaires : analyse des émissions de gaz à effet de serre des déplacements des ménages dans la métropole de Montpellier</w:t>
               </w:r>
@@ -14888,51 +14888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15000,51 +15000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15151,51 +15151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
@@ -15224,64 +15224,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A socio-spatial analysis of air pollution exposure in the Greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taos Benoussaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15725,51 +15725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ngô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15902,51 +15902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre dasymétrique et choroplète : typologie de l'espace adaptée à l'étude des relations entre santé et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16474,90 +16474,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une géographie régionale des spécificités locales. L'exemple des liens entre environnement urbain et comportements individuels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et territoire, un réflexion géographique</w:t>
@@ -16775,51 +16775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix d'une maternité dépend-il de contraintes sociales et géographiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pilkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17097,51 +17097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="935204DB"/>
+    <w:nsid w:val="E4C6C784"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17328,51 +17328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-charreire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1260-9812" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122545737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Benoussa&#239;d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Makni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Costes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2025.102340" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2024.12.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2025-0029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Creurer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Charreire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111850" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.04.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ng&#244;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Assilian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01613-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Elessa Etuman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299383" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bougas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El Fayech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CNCR.34944" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281493v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M&#233;lanie Verdotdeschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46162-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912370" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730234v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271319" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274093v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Esseddik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo De&#160;edelenyi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa336" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desgeorges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100972" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Roda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piombini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bardos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103196" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113537" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela M. Pinho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje Mackenbach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Rutter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081796" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148148v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.M Pinho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Mackenbach" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Oppert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#225;rdos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980018003063" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje D. Mackenbach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Glonti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Bardos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916517749876" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094664v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody C Hoenink" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Compernolle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Bourdeaudhuij" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000496118" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.01.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369283v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dinut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7611-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0640-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739763v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.03.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDC9SDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627107v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Anna Christina Hart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mckee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190387" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Matias de Pinho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Faber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole den Braver" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa de Groot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-018-0689-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888035v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488532" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183471v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Capelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roussel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900523v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hallier-Nader" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Prandato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavanna Van Oostveen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw157" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Nazare" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmarhnia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrthe Timmermans" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.03.021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465829v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hess" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168986" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658231v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mackenbach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oppert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1458-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9069730" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848297v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Nazare" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4464-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591972v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prunet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-017-2359-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393166v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mackenbach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12378" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305797v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda C&#233;lina" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Mackenbach" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12380" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404161v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga B&#225;rdos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0439-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Compernolle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12376" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393025v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.01.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393169v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Andreeva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hercberg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2015.08.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kieusseian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fontvieille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tataranni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0371-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606697v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2015.12.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95SM0K8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375564v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13080824" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalinea Marquez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Gaigi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393023v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Jiao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez Moudon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Aggarwal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2016.05.008" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365279v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3412-3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393167v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lakerveld" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Horvath" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rutters" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12381" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393168v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. van Lenthe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Teixeira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12374" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241333v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0310-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630215v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drewniak" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Amat-Roze" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258736v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje D Mackenbach" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-008505" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153389v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Saidj" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1711-8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888408v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastian" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26711" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640812v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2014.11.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270914v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-015-0002-z" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00971596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-233" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955979v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-20" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367444v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106850" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393171v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drewnowski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Moudon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggarwal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2013.97" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328591v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Bethlehem" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben-Rebah" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-13-52" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633539v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouasti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.09.017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72XKWH90-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637204v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCLP1B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051756v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70582-5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBDBHC0R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393027v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Combier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Vaillant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Michaut" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ferdynus" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.09.006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL5K65VJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263391v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8256" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393172v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaix" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schweitzer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2012.10" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393028v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000341306" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393029v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bean" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Daniel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon N. Zenk" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032908" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393030v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047831" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731482v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-9-59" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556529v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Billaudeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.004" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPW96SGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646606v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0450" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645810v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451000440X" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262997v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.008" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617216v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262964v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.007" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726488v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levaillant" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lasbeur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3016.2011.01201.x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFZT1RCR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393174v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393173v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008891ar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393175v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668470v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Vergnaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-7-14" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456482v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Papiernik" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cuttini" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2009.12.011" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL2XVFV7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556564v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980010000753" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546401v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.39" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393176v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Combier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.1699" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246507v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142965v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614495v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbasant&#233; Study Group" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505309v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773026v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505269v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lewden" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505297v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447610v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276964v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397447v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277519v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Caparros" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04806992v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15999" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277528v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189479v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305092v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556616v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673309v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch5" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184229v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/mobilite-quotidienne-et-sante/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318239v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119695257.ch7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269521v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343054v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333113v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vialard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748104v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rivera" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00748104" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05069147v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-charreire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1260-9812" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122545737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Benoussa&#239;d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Makni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Costes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2025.102340" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2024.12.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2025-0029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Creurer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Charreire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111850" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.04.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Assilian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01613-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619974v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ng&#244;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Elessa Etuman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299383" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bougas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El Fayech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CNCR.34944" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281493v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M&#233;lanie Verdotdeschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46162-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912370" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730234v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271319" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274093v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Esseddik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo De&#160;edelenyi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa336" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desgeorges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100972" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Roda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piombini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bardos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103196" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113537" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela M. Pinho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje Mackenbach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Rutter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081796" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148148v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.M Pinho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Mackenbach" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Oppert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#225;rdos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980018003063" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje D. Mackenbach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Glonti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Bardos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916517749876" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.01.025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dinut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7611-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094664v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody C Hoenink" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Compernolle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Bourdeaudhuij" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000496118" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0640-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Anna Christina Hart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mckee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190387" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salze" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.03.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDC9SDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Matias de Pinho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Faber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole den Braver" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa de Groot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-018-0689-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Capelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roussel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488532" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900523v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hallier-Nader" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Prandato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavanna Van Oostveen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw157" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Nazare" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmarhnia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mackenbach" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oppert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1458-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622502v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrthe Timmermans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.03.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465829v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hess" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168986" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9069730" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591972v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prunet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-017-2359-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Nazare" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4464-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393166v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mackenbach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12378" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga B&#225;rdos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0439-x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288772v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Mackenbach" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Compernolle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12376" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393025v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.01.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305797v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda C&#233;lina" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12380" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606697v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2015.12.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95SM0K8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kieusseian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fontvieille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tataranni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0371-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393169v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Andreeva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hercberg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2015.08.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375564v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13080824" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalinea Marquez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Gaigi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393023v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Jiao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez Moudon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Aggarwal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2016.05.008" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393167v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lakerveld" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Horvath" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rutters" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12381" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393168v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. van Lenthe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Teixeira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12374" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365279v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3412-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630215v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drewniak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Amat-Roze" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241333v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0310-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153389v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Saidj" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1711-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258736v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje D Mackenbach" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-008505" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888408v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastian" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26711" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640812v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2014.11.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270914v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-015-0002-z" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00971596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-233" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955979v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-20" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367444v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106850" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393171v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drewnowski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Moudon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggarwal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2013.97" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328591v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Bethlehem" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben-Rebah" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-13-52" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637204v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCLP1B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051756v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70582-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBDBHC0R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633539v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouasti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.09.017" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72XKWH90-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393027v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Combier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Vaillant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Michaut" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ferdynus" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.09.006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL5K65VJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263391v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8256" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393029v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bean" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Daniel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon N. Zenk" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032908" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393030v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047831" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393172v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaix" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schweitzer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2012.10" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393028v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000341306" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731482v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-9-59" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556529v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Billaudeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.004" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPW96SGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617216v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646606v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0450" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645810v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451000440X" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262997v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393174v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.007" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393173v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008891ar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262964v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726488v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levaillant" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lasbeur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3016.2011.01201.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFZT1RCR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393175v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456482v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Papiernik" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cuttini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2009.12.011" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL2XVFV7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668470v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Vergnaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-7-14" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556564v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980010000753" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546401v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.39" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393176v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Combier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.1699" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246507v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142965v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614495v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbasant&#233; Study Group" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505309v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773026v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505269v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lewden" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447610v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505297v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397447v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276964v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277519v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Caparros" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04806992v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15999" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277528v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189479v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305092v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556616v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673309v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch5" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184229v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/mobilite-quotidienne-et-sante/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318239v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119695257.ch7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269521v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343054v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333113v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vialard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748104v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rivera" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00748104" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05069147v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>