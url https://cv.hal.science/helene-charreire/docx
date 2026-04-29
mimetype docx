--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -346,161 +346,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les stratégies d’approvisionnement alimentaire des habitants d’un quartier en politique de la ville. Une enquête qualitative conduite Porte de la Chapelle à Paris</w:t>
+                <w:t xml:space="preserve">Reassessing air pollution exposure: How daily mobility and activities shape individual risk in greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Caparros</w:t>
+                <w:t xml:space="preserve">Taos Benoussaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Conti</w:t>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Inès Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+                <w:t xml:space="preserve">Malo Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (2), </w:t>
+              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2025.102340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885493v1</w:t>
+                <w:t xml:space="preserve">hal-05336612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation étudiante : de l’état des lieux à la co-construction d’un outil participatif « Fresque de l’Alimentation Étudiante »</w:t>
               </w:r>
@@ -512,1456 +512,1456 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Dehove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 60 (5), pp.284-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessing air pollution exposure: How daily mobility and activities shape individual risk in greater Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schizotypal dimensions by migrant status in the general population: An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schürhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taos Benoussaïd</w:t>
+                <w:t xml:space="preserve">Baptiste Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Coll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Makni</w:t>
+                <w:t xml:space="preserve">Grégoire Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Costes</w:t>
+                <w:t xml:space="preserve">Jean-Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122, </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 275, pp.208-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2025.102340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2024.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336612v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schizotypal dimensions by migrant status in the general population: An exploratory study</w:t>
+                <w:t xml:space="preserve">Defining household exposure to the food environment: A comparison of measures based on residential area and activity space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Schürhoff</w:t>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pignon</w:t>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Baudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Romain Richard</w:t>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2024.12.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336438v1</w:t>
+                <w:t xml:space="preserve">hal-05267326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-Specific Leisure-Time Physical Activity and Sedentary Behavior Patterns in French Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bouchan</w:t>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Verdot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Valérie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 (9), pp.1124-1133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/jpah.2025-0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining household exposure to the food environment: A comparison of measures based on residential area and activity space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding France’s food environment combining data bases to characterize the food environment in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Creurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
+                <w:t xml:space="preserve">Helene Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329442⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.111850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05267326v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding France’s food environment combining data bases to characterize the food environment in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre les stratégies d’approvisionnement alimentaire des habitants d’un quartier en politique de la ville. Une enquête qualitative conduite Porte de la Chapelle à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+                <w:t xml:space="preserve">Roxane Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Charreire</w:t>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Napoleone</w:t>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62, pp.111850. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05191851v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps et espaces dans les parcours de soins de femmes souffrant d’un cancer du sein</w:t>
+                <w:t xml:space="preserve">Improving student diet and food security in higher education using participatory and co-creation approaches: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desprès</w:t>
+                <w:t xml:space="preserve">Tamar Assilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Dehove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bochaton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Baffert</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 111 (7-8), pp.646-660. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-024-01613-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635845v1</w:t>
+                <w:t xml:space="preserve">hal-04643718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridizing geographically weighted regression and multilevel models: a new approach to capture contextual effects in geographical analyses</w:t>
+                <w:t xml:space="preserve">Impact de la précarité sur la prise en charge du cancer du sein en Île-de-France : résultats de l’étude DESSEIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+                <w:t xml:space="preserve">Charlotte Ngô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Cossart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pilkington</w:t>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gean.12385⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111 (7-8), pp.635-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408931v1</w:t>
+                <w:t xml:space="preserve">hal-04619974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving student diet and food security in higher education using participatory and co-creation approaches: a systematic review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">OLYMPUS-POPGEN: A synthetic population generation model to represent urban populations for assessing exposure to air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taos Benoussaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-024-01613-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (3), pp.e0299383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0299383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04643718v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la précarité sur la prise en charge du cancer du sein en Île-de-France : résultats de l’étude DESSEIN</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Temps et espaces dans les parcours de soins de femmes souffrant d’un cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Conti</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 111 (7-8), pp.635-645. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.02.019⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 111 (7-8), pp.646-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619974v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLYMPUS-POPGEN: A synthetic population generation model to represent urban populations for assessing exposure to air quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybridizing geographically weighted regression and multilevel models: a new approach to capture contextual effects in geographical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Pilkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (3), pp.e0299383. </w:t>
+              <w:t xml:space="preserve">Geographical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (3), pp.554-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0299383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gean.12385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318351v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive factors of long‐term follow‐up attendance in very long‐term childhood cancer survivors</w:t>
               </w:r>
@@ -2120,51 +2120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Mélanie Verdotdeschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2215,103 +2215,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Store-specific grocery-shopping patterns and their association with objective and perceived retail food environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (1), pp.e13. </w:t>
@@ -2349,103 +2349,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A natural experiment to assess how urban interventions in lower socioeconomic areas influence health behaviors: the UrbASanté study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), 9 p. </w:t>
@@ -2483,64 +2483,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlates of Changes in Physical Activity and Sedentary Behaviors during the COVID-19 Lockdown in France: The NutriNet-Santé Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2617,103 +2617,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of geographic access and socioeconomic characteristics on breast cancer outcomes: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Conti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (7), pp.e0271319. </w:t>
@@ -2924,51 +2924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie-Anne Nazare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3019,77 +3019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking, cycling, and public transport for commuting and non-commuting travels across 5 European urban regions: Modal choice correlates and motivations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célina Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3166,90 +3166,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pilote des relations entre manifestations psychotiques et environnement de résidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -3278,90 +3278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the urban context on the relationship between neighbourhood deprivation and obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3406,6955 +3406,6955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Different Residential Neighborhood Definitions and the Association Between Density of Restaurants and Home Cooking Among Dutch Adults</w:t>
+                <w:t xml:space="preserve">Exploring the relation of spatial access to fast food outlets with body weight: A mediation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gabriela M. Pinho</w:t>
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joreintje Mackenbach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+                <w:t xml:space="preserve">Ketevan Glonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Bardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Rutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11081796⟩</w:t>
+              <w:t xml:space="preserve">Environment and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (4), pp.401-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0013916517749876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301774v1</w:t>
+                <w:t xml:space="preserve">hal-02619435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring absolute and relative measures of exposure to food environments in relation to dietary patterns among European adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Practicing health geography in 2017 IMGS 2017 Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D Mackenbach</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980018003063⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148148v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relation of spatial access to fast food outlets with body weight: A mediation analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">From prospective clinical trial to reducing social inequalities in health: The DESSEIN trial, concept and design of a multidisciplinary study in precarious patients with breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Dinut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Harry Rutter</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0013916517749876⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7611-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619435v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practicing health geography in 2017 IMGS 2017 Editorial</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Moderating Role of Social Neighbourhood Factors in the Association between Features of the Physical Neighbourhood Environment and Weight Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody C Hoenink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Rutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse de Bourdeaudhuij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.01.025⟩</w:t>
+              <w:t xml:space="preserve">Obesity Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.14-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000496118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064767v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From prospective clinical trial to reducing social inequalities in health: The DESSEIN trial, concept and design of a multidisciplinary study in precarious patients with breast cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Ngô</w:t>
+                <w:t xml:space="preserve">Comparing Different Residential Neighborhood Definitions and the Association Between Density of Restaurants and Home Cooking Among Dutch Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gabriela M. Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Dinut</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Joreintje Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desprès</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Rutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.1450. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-7611-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu11081796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369283v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Moderating Role of Social Neighbourhood Factors in the Association between Features of the Physical Neighbourhood Environment and Weight Status</w:t>
+                <w:t xml:space="preserve">Exploring absolute and relative measures of exposure to food environments in relation to dietary patterns among European adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jody C Hoenink</w:t>
+                <w:t xml:space="preserve">M.G.M Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harry Rutter</w:t>
+                <w:t xml:space="preserve">J.D Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+                <w:t xml:space="preserve">J-M Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilse de Bourdeaudhuij</w:t>
+                <w:t xml:space="preserve">H. Bárdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Facts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (1), pp.14-24. </w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (06), pp.1037-1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000496118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1368980018003063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094664v1</w:t>
+                <w:t xml:space="preserve">hal-02148148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial access to restaurants and grocery stores in relation to frequency of home cooking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Contextual correlates of happiness in European adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Anna Christina Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mckee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helga Bardos</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Rutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-017-0640-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696774v1</w:t>
+                <w:t xml:space="preserve">hal-02627107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual correlates of happiness in European adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harry Rutter</w:t>
+                <w:t xml:space="preserve">A massive geographically weighted regression model of walking-environment relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190387⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.118-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627107v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A massive geographically weighted regression model of walking-environment relationships</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Perchoux</w:t>
+                <w:t xml:space="preserve">Exploring the cross-sectional association between outdoor recreational facilities and leisure-time physical activity: the role of usage and residential self-selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria G Matias de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole den Braver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-018-0689-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2018.03.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739763v1</w:t>
+                <w:t xml:space="preserve">hal-01833899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the cross-sectional association between outdoor recreational facilities and leisure-time physical activity: the role of usage and residential self-selection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosa de Groot</w:t>
+                <w:t xml:space="preserve">Differential Associations of Walking and Cycling with Body Weight, Body Fat and Fat Distribution - the ACTI-Cités Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Nazare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-018-0689-x⟩</w:t>
+              <w:t xml:space="preserve">Obesity Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.221 - 231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000488532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833899v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels impacts de la marche sur le « vivre » et le « faire » la ville contemporaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 237-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02183471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Associations of Walking and Cycling with Body Weight, Body Fat and Fat Distribution - the ACTI-Cités Project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Vieillissement de la population et ville durable : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hallier-Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Prandato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mobillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie-Anne Nazare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Facts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, IV Habiter la ville : une qualité de vie, 237-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888035v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement de la population et ville durable : quels enjeux ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Spatial access to restaurants and grocery stores in relation to frequency of home cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gabriela M. Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Bardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-017-0640-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900523v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating role of social capital in the association between neighbourhood income inequality and body mass index</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the relationship between perceived barriers to healthy eating and dietary behaviours in European adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yavanna Van Oostveen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+                <w:t xml:space="preserve">M. Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilse de Bourdeaudhuij</w:t>
+                <w:t xml:space="preserve">H. Bárdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw157⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (5), pp.1761-1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-017-1458-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393024v1</w:t>
+                <w:t xml:space="preserve">hal-01658231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis pédagogiques et enjeux opérationnels de l’enseignement de la géomatique. Les diagnostics territoriaux de santé en Master</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Exploring the mediating role of energy balance-related behaviours in the association between sleep duration and obesity in European adults. The SPOTLIGHT project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrthe Timmermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Bardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01527470v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood educational disparities in active commuting among women : the effect of distance between the place of residence and the place of work/study (an ACTI-Cités study), , DOI : 10.1186/s12889-017-4464-8.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Active Mobility and Environment: A Pilot Qualitative Study for the Design of a New Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0168986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01591688v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relationship between perceived barriers to healthy eating and dietary behaviours in European adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Projet tutoré et plateforme « géeodépistage » en géographie de la santé. Pourquoi ? Comment ? Pour qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-017-1458-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01658231v1</w:t>
+                <w:t xml:space="preserve">halshs-01649454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mediating role of energy balance-related behaviours in the association between sleep duration and obesity in European adults. The SPOTLIGHT project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Individual, Social, and Environmental Correlates of Active Transportation Patterns in French Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofie Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.03.021⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.9069730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/9069730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622502v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Mobility and Environment: A Pilot Qualitative Study for the Design of a New Questionnaire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Travel Time to Hospital for Childbirth: Comparing Calculated Versus Reported Travel Times in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pilkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168986⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10995-017-2359-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465829v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet tutoré et plateforme « géeodépistage » en géographie de la santé. Pourquoi ? Comment ? Pour qui ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neighborhood educational disparities in active commuting among women: the effect of distance between the place of residence and the place of work/study (an ACTI-Cites study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Nazare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdg.1174⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4464-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01649454v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual, Social, and Environmental Correlates of Active Transportation Patterns in French Women</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Défis pédagogiques et enjeux opérationnels de l’enseignement de la géomatique. Les diagnostics territoriaux de santé en Master</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cartographie et géomatique : un enseignement renouvelé, Mars-Juin, pp.231-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556508v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01527470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel Time to Hospital for Childbirth: Comparing Calculated Versus Reported Travel Times in France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neighborhood educational disparities in active commuting among women : the effect of distance between the place of residence and the place of work/study (an ACTI-Cités study), , DOI : 10.1186/s12889-017-4464-8.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-A. Nazare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.569</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01591972v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood educational disparities in active commuting among women: the effect of distance between the place of residence and the place of work/study (an ACTI-Cites study)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Perchoux</w:t>
+                <w:t xml:space="preserve">The mediating role of social capital in the association between neighbourhood income inequality and body mass index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Nazare</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+                <w:t xml:space="preserve">Yavanna Van Oostveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse de Bourdeaudhuij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17, pp.12. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.218-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4464-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848297v1</w:t>
+                <w:t xml:space="preserve">hal-01393024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhood typology based on virtual audit of environmental obesogenic characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Lifestyle correlates of overweight in adults: a hierarchical approach (the SPOTLIGHT project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célina Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Roda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. D. Mackenbach</w:t>
+                <w:t xml:space="preserve">Helga Bárdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.12378⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-016-0439-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393166v1</w:t>
+                <w:t xml:space="preserve">hal-01404161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifestyle correlates of overweight in adults: a hierarchical approach (the SPOTLIGHT project)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mediating role of energy-balance related behaviors in the association of neighborhood socio-economic status and residential area density with BMI: The SPOTLIGHT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helga Bárdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-016-0439-x⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.84--91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404161v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mismatch between perceived and objectively measured environmental obesogenic features in European neighbourhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (Supplement S1), pp.31-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/obr.12376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating role of energy-balance related behaviors in the association of neighborhood socio-economic status and residential area density with BMI: The SPOTLIGHT study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Built environment in local relation with walking: Why here and not there?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.01.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (4), pp.500-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393025v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-defined residential neighbourhoods: size variations and correlates across five European urban regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Célina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (Suppl 1), pp.9-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/obr.12380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built environment in local relation with walking: Why here and not there?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Determining the association between types of sedentary behaviours and cardiometabolic risk factors: A 6-year longitudinal study of French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Enaux</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (4), pp.500-512. </w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.112--121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2015.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01606697v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multistage controlled intervention to increase stair climbing at work: effectiveness and process evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kieusseian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Kieusseian</w:t>
+                <w:t xml:space="preserve">Anne-Marie Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Fontvieille</w:t>
+                <w:t xml:space="preserve">Antonio Tataranni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nane Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12966-016-0371-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the association between types of sedentary behaviours and cardiometabolic risk factors: A 6-year longitudinal study of French adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Home and Work Physical Activity Environments: Associations with Cardiorespiratory Fitness and Physical Activity Level in French Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Hercberg</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse de Bourdeaudhuij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2015.08.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (8), pp.824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph13080824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393169v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home and Work Physical Activity Environments: Associations with Cardiorespiratory Fitness and Physical Activity Level in French Women</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+                <w:t xml:space="preserve">Les stratégies d’approvisionnement d’habitants de quartiers pauvres et excentrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Catalinea Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Gaigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 435 (Mars), pp.60-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375564v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies d’approvisionnement d’habitants de quartiers pauvres et excentrés</w:t>
+                <w:t xml:space="preserve">The impact of area residential property values on self-rated health: A cross-sectional comparative study of Seattle and Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Catalinea Marquez</w:t>
+                <w:t xml:space="preserve">Junfeng Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Gaigi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Adam Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Barthélemy</w:t>
+                <w:t xml:space="preserve">Anne Vernez Moudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anju Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Medicine Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmedr.2016.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594791v1</w:t>
+                <w:t xml:space="preserve">hal-01393023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of area residential property values on self-rated health: A cross-sectional comparative study of Seattle and Paris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The relation between sleep duration and sedentary behaviours in European adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Drewnowski</w:t>
+                <w:t xml:space="preserve">J. Lakerveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vernez Moudon</w:t>
+                <w:t xml:space="preserve">J. D. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anju Aggarwal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+                <w:t xml:space="preserve">E. Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rutters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmedr.2016.05.008⟩</w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 Suppl 1, pp.62-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.12381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393023v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relation between sleep duration and sedentary behaviours in European adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Interactions of individual perceived barriers and neighbourhood destinations with obesity-related behaviours in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lakerveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Horvath</w:t>
+                <w:t xml:space="preserve">F. J. van Lenthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rutters</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">P. J. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17 Suppl 1, pp.62-67. </w:t>
+              <w:t xml:space="preserve">, 2016, 17 Suppl 1, pp.68--80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/obr.12381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/obr.12374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393167v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of individual perceived barriers and neighbourhood destinations with obesity-related behaviours in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of sedentary behaviors and transport-related activities by questionnaire: a validation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. J. van Lenthe</w:t>
+                <w:t xml:space="preserve">Keitly Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Compernolle</w:t>
+                <w:t xml:space="preserve">Aurélia Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.12374⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-016-3412-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393168v1</w:t>
+                <w:t xml:space="preserve">hal-01365279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of sedentary behaviors and transport-related activities by questionnaire: a validation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keitly Mensah</w:t>
+                <w:t xml:space="preserve">Neighbourhood typology based on virtual audit of environmental obesogenic characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Maire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+                <w:t xml:space="preserve">Céline Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dugas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Maher Ben Rebah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, pp.753. </w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, The SPOTLIGHT Project: Sustainable Prevention of Obesity Through Integrated Strategies in Europe, 17 Suppl 1, pp.19--30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-016-3412-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/obr.12378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365279v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des inégalités sociales de santé périnatale au niveau national à partir des caractéristiques sociales de la commune de résidence des mères</w:t>
+                <w:t xml:space="preserve">Descriptive study of sedentary behaviours in 35,444 French working adults: cross-sectional findings from the ACTI-Cités study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Madina Saidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanne-Marie Amat-Roze</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-015-1711-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630215v1</w:t>
+                <w:t xml:space="preserve">hal-01153389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking and cycling for commuting, leisure and errands: relations with individual characteristics and leisure-time physical activity in a cross-sectional survey (the ACTI-Cités project)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Obesity-related behaviours and BMI in five urban regions across Europe: sampling design and results from the SPOTLIGHT cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben Rebah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (1), pp.150. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (10), pp.e008505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-015-0310-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-008505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241333v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive study of sedentary behaviours in 35,444 French working adults: cross-sectional findings from the ACTI-Cités study</w:t>
+                <w:t xml:space="preserve">Mobilités actives et santé : apports et limites d’un protocole de mesure de la marche et du vélo combinant des capteurs de mouvements (GPS et accéléromètres)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madina Saidj</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-015-1711-8⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153389v1</w:t>
+                <w:t xml:space="preserve">hal-01888408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity-related behaviours and BMI in five urban regions across Europe: sampling design and results from the SPOTLIGHT cross-sectional survey</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Stair-use interventions in worksites and public settings — A systematic review of effectiveness and external validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kieusseian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Tataranni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofie Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (10), pp.e008505. </w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.3 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-008505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2014.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258736v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités actives et santé : apports et limites d’un protocole de mesure de la marche et du vélo combinant des capteurs de mouvements (GPS et accéléromètres)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Spatial heterogeneity of the relationships between environmental characteristics and active commuting: towards a locally varying social ecological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bastian</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.26711⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-015-0002-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888408v1</w:t>
+                <w:t xml:space="preserve">hal-01270914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stair-use interventions in worksites and public settings — A systematic review of effectiveness and external validity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Walking and cycling for commuting, leisure and errands: relations with individual characteristics and leisure-time physical activity in a cross-sectional survey (the ACTI-Cités project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2014.11.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-015-0310-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640812v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial heterogeneity of the relationships between environmental characteristics and active commuting: towards a locally varying social ecological model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Surveillance des inégalités sociales de santé périnatale au niveau national à partir des caractéristiques sociales de la commune de résidence des mères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pilkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drewniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chantal Simon</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Amat-Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6-7, pp.110-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270914v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesogenic environments: a systematic review of the association between the physical environment and adult weight status, the SPOTLIGHT project.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+                <w:t xml:space="preserve">Food environment and socioeconomic status influence obesity rates in Seattle and in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drewnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Moudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-233⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (2), pp.306--314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2013.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00971596v1</w:t>
+                <w:t xml:space="preserve">hal-01393171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental correlates of overall and neighborhood based recreational walking (a cross-sectional analysis of the RECORD Study).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">The SPOTLIGHT virtual audit tool: a valid and reliable tool to assess obesogenic characteristics of the built environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Bethlehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben-Rebah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketevan Glonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-13-52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1479-5868-11-20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00955979v1</w:t>
+                <w:t xml:space="preserve">hal-01328591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Sedentary Behaviours and Associations with Physical Activity through Retirement: A 6-Year Longitudinal Study</w:t>
+                <w:t xml:space="preserve">Pratique de la marche et du vélo en fonction de l’âge chez 32 907 adultes français de la cohorte NutriNet-Santé (Projet ACTI-Cités)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12es Journées Francophones de Nutrition, JFN 2014 - Centre des Congrès Le Square, Bruxelles - 10-12 décembre 2014, 28 (Supplément 1), pp.S31-S32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70582-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0106850⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01367444v1</w:t>
+                <w:t xml:space="preserve">hal-05051756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food environment and socioeconomic status influence obesity rates in Seattle and in Paris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Jiao</w:t>
+                <w:t xml:space="preserve">Using remote sensing to define environmental characteristics related to physical activity and dietary behaviours: A systematic review (the SPOTLIGHT project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aggarwal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">M. Ouasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lakerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38 (2), pp.306--314. </w:t>
+              <w:t xml:space="preserve">Health and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ijo.2013.97⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2013.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393171v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPOTLIGHT virtual audit tool: a valid and reliable tool to assess obesogenic characteristics of the built environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of childhood obesity: What can we learn from built environment studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Ben-Rebah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ketevan Glonti</w:t>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13, pp.52. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.164 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-13-52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328591v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of childhood obesity: What can we learn from built environment studies?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The environmental correlates of overall and neighborhood based recreational walking (a cross-sectional analysis of the RECORD Study).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Salze</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.06.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1479-5868-11-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02637204v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00955979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique de la marche et du vélo en fonction de l’âge chez 32 907 adultes français de la cohorte NutriNet-Santé (Projet ACTI-Cités)</w:t>
+                <w:t xml:space="preserve">Changes in Sedentary Behaviours and Associations with Physical Activity through Retirement: A 6-Year Longitudinal Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.e106850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0106850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70582-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05051756v1</w:t>
+                <w:t xml:space="preserve">hal-01367444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using remote sensing to define environmental characteristics related to physical activity and dietary behaviours: A systematic review (the SPOTLIGHT project)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Compernolle</w:t>
+                <w:t xml:space="preserve">Obesogenic environments: a systematic review of the association between the physical environment and adult weight status, the SPOTLIGHT project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Rutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketevan Glonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Place</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2013.09.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02633539v1</w:t>
+                <w:t xml:space="preserve">inserm-00971596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal health inequalities and accessibility of maternity services in a rural French region: closing maternity units in Burgundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10443,51 +10443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des métabolismes urbains aux métabolismes humains : réflexions sur les relations entre environnements urbains et comportements nutritionnels. (From urban metabolisms to human metabolisms : reflecting on the relations between urban environmenets and nutritional behaviors)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89 (2), pp.198-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10515,602 +10515,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of supermarket characteristics with weight status and body fat: a multilevel analysis of individuals within supermarkets (RECORD study)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The importance of the food and physical activity environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032908⟩</w:t>
+              <w:t xml:space="preserve">Nestle Nutrition Institute Workshop Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000341306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393029v1</w:t>
+                <w:t xml:space="preserve">hal-01393028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional and longitudinal associations of different sedentary behaviors with cognitive performance in older adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Spatial accessibility to physical activity facilities and to food outlets and overweight in French youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047831⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (7), pp.914-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2012.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393030v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial accessibility to physical activity facilities and to food outlets and overweight in French youth</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cross-sectional and longitudinal associations of different sedentary behaviors with cognitive performance in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2012.10⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393172v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of the food and physical activity environments</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Associations of supermarket characteristics with weight status and body fat: a multilevel analysis of individuals within supermarkets (RECORD study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon N. Zenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nestle Nutrition Institute Workshop Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 73, pp.113-121. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e32908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000341306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393028v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying built environmental patterns using cluster analysis and GIS: Relationships with walking, cycling and body mass index in french adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (1), pp.59. </w:t>
@@ -11142,1473 +11142,1473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00731482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating disparities in spatial accessibility to and characteristics of sport facilities: Direction, strength, and spatial scale of associations with area income</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Estimating spatial accessibility to facilities on the regional scale: an extended commuting-based interaction potential model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health &amp; Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2010.09.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-10-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00556529v1</w:t>
+                <w:t xml:space="preserve">inserm-00617216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating spatial accessibility to facilities on the regional scale: an extended commuting-based interaction potential model.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Une géographie de l’offre de soins en restructuration : les territoires des maternités en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Casey</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Combier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ferdynus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-10-2⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (156), pp.491-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1008891ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00617216v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local disadvantages and health: Constructing indices to analyse social and geographic health inequalities in France and their trends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
+                <w:t xml:space="preserve">Comment évaluer l'environnement alimentaire à l'aide des systèmes d'information géographique? Revue méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2011.0450⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.111--119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646606v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between dietary patterns, physical activity (leisure-time and occupational) and television viewing in middle-aged French adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mesures objectives de l’environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S000711451000440X⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.120-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645810v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures objectives de l’environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Salze</w:t>
+                <w:t xml:space="preserve">Local disadvantages and health: Constructing indices to analyse social and geographic health inequalities in France and their trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.211 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2011.0450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262997v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l'environnement alimentaire à l'aide des systèmes d'information géographique? Revue méthodologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Associations between dietary patterns, physical activity (leisure-time and occupational) and television viewing in middle-aged French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (6), pp.902 - 910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S000711451000440X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393174v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une géographie de l’offre de soins en restructuration : les territoires des maternités en Bourgogne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Neighbourhood socio-economic characteristics and the risk of preterm birth for migrant and non-migrant women: a study in a French district</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Blondel</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Lasbeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pilkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 55 (156), pp.491-509. </w:t>
+              <w:t xml:space="preserve">Paediatric and Perinatal Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (4), pp.347-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1008891ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3016.2011.01201.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393173v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer l’environnement alimentaire à l’aide des systèmes d’information géographique ? Revue méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (3), pp.111-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhood socio-economic characteristics and the risk of preterm birth for migrant and non-migrant women: a study in a French district</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pilkington</w:t>
+                <w:t xml:space="preserve">Mesures objectives de l'environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paediatric and Perinatal Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3016.2011.01201.x⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.120--129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00726488v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures objectives de l'environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Investigating disparities in spatial accessibility to and characteristics of sport facilities: Direction, strength, and spatial scale of associations with area income</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
+              <w:t xml:space="preserve">Health &amp; Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.xx-xx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2010.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393175v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of maternity units and spatial access to specialised care for women delivering before 32 weeks of gestation in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pilkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Papiernik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health &amp; Place</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (3), pp.531-538. </w:t>
@@ -12658,103 +12658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in leisure-time physical activity and sedentary behaviour at retirement: a prospective study in middle-aged French subjects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (1), pp.14. </w:t>
@@ -12792,103 +12792,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the food environment using geographical information systems: a methodological review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (11), pp.1773-85. </w:t>
@@ -12926,90 +12926,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leisure-time physical activity and sedentary behavior clusters and their associations with overweight in middle-aged French adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13060,51 +13060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équité socio-spatiale d’accès aux soins périnatals en milieu urbain : utilisation des techniques géographiques pour la planification sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Combier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13177,605 +13177,605 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux de la caractérisation des environnements alimentaires : retour d’expérience de l’Observatoire des Systèmes Alimentaires Territorialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Manon Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">ASRDLF 2025 : Trajectoires de développement et imbrications des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval, Jun 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443574v1</w:t>
+                <w:t xml:space="preserve">hal-05246507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la caractérisation des environnements alimentaires : retour d’expérience de l’Observatoire des Systèmes Alimentaires Territorialisés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Vers une base de données spatialisées nationale de l'offre commerciale alimentaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Creurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASRDLF 2025 : Trajectoires de développement et imbrications des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Laval, Jun 2025, Québec, Canada</w:t>
+              <w:t xml:space="preserve">, Université Laval, Jun 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246507v1</w:t>
+                <w:t xml:space="preserve">hal-05142965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une base de données spatialisées nationale de l'offre commerciale alimentaire en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Napoleone</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF 2025 : Trajectoires de développement et imbrications des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval, Jun 2025, Québec, Canada</w:t>
+              <w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142965v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet UrbASanté : de la coconstruction d'un projet de recherche aux collaboraions avec les acteurs de terrains de Porte de la Chapelle (Paris)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Etude des relations entre environnement alimentaire et comportements alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Urbasanté Study Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres de Géographie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition - JFN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614495v1</w:t>
+                <w:t xml:space="preserve">hal-05505309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations entre environnement alimentaire et comportements alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Projet UrbASanté : de la coconstruction d'un projet de recherche aux collaboraions avec les acteurs de terrains de Porte de la Chapelle (Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Caparros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbasanté Study Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition - JFN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4. Rencontres de Géographie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505309v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations urbaines et comportements en lien avec la santé. Projet UrbASanté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte blanche aux chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Montpellier Méditerranée Métropole, Mar 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13800,51 +13800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations locales, des acteurs de la recherche dans le projet UrbASanté au sein du quartier Porte de la Chapelle (Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lewden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13876,1663 +13876,1663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273040v1</w:t>
+                <w:t xml:space="preserve">hal-04353380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food shopping mobility behaviors: the missing link between food retail environment and travel related greenhouse gas emissions of households</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Alimentation des étudiants de l’enseignement supérieur : une revue systématique de l’efficacité des interventions et leurs approches participatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Assilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Somaraki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition. JFN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395523v1</w:t>
+                <w:t xml:space="preserve">hal-04397447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling socio differentiated exposure to air pollution in the Greater Paris</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Se déplacer pour les courses alimentaires : analyse des émissions de gaz à effet de serre des déplacements des ménages dans la métropole de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Joint 3rd Street-in-Grid and Urban Air Quality Modeling Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Marne La Vallee, France</w:t>
+              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447610v1</w:t>
+                <w:t xml:space="preserve">hal-04582979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cité Charles Hermite à l’approche de sa réhabilitation</w:t>
+                <w:t xml:space="preserve">De la “simple” collecte de données à des collaborations avec les habitant.e.s qui interrogent l’engagement des chercheurs : retour sur l’expérience terrain du projet UrbASanté à la Porte de la Chapelle (Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roxane Caparros</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Caparros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les habitats précaires. Perspectives internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Aubervilliers (Campus Condorcet - EHESS), France</w:t>
+              <w:t xml:space="preserve">Colloque Engagement(s), Comité National Français de Géographie (CNFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, May 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505297v1</w:t>
+                <w:t xml:space="preserve">hal-04277519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation des étudiants de l’enseignement supérieur : une revue systématique de l’efficacité des interventions et leurs approches participatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition. JFN 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397447v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">UrbASanté study: using natural experiment to improve understanding relationships between urban transformations and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353380v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273021v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UrbASanté study: using natural experiment to improve understanding relationships between urban transformations and health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A socio-spatial analysis of air pollution exposure in the Greater Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taos Benoussaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Conti</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276964v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se déplacer pour les courses alimentaires : analyse des émissions de gaz à effet de serre des déplacements des ménages dans la métropole de Montpellier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Analyse des évolutions croisées d’un territoire et des comportements de santé de ses habitant.es : étude UrbASanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbasanté Study Group</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP) – Santé Publique et Territoires : des concepts à l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582979v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la “simple” collecte de données à des collaborations avec les habitant.e.s qui interrogent l’engagement des chercheurs : retour sur l’expérience terrain du projet UrbASanté à la Porte de la Chapelle (Paris)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blanchard</w:t>
+                <w:t xml:space="preserve">Food shopping mobility behaviors: the missing link between food retail environment and travel related greenhouse gas emissions of households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Engagement(s), Comité National Français de Géographie (CNFG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, May 2023, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277519v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households: the Mont'Panier cross-sectional study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
+                <w:t xml:space="preserve">Modelling socio differentiated exposure to air pollution in the Greater Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taos Benoussaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Perrin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">The Joint 3rd Street-in-Grid and Urban Air Quality Modeling Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395506v1</w:t>
+                <w:t xml:space="preserve">hal-04447610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-spatial analysis of air pollution exposure in the Greater Paris</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii373-ii374, </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806992v1</w:t>
+                <w:t xml:space="preserve">hal-04273040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des évolutions croisées d’un territoire et des comportements de santé de ses habitant.es : étude UrbASanté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">La cité Charles Hermite à l’approche de sa réhabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Caparros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Urbasanté Study Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP) – Santé Publique et Territoires : des concepts à l’action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les habitats précaires. Perspectives internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Aubervilliers (Campus Condorcet - EHESS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277528v1</w:t>
+                <w:t xml:space="preserve">hal-05505297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
@@ -15561,103 +15561,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lidoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
@@ -15686,90 +15686,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarité, cancer du sein, accès aux soins en Île-de-France : une lecture par les pratiques de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Conti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ngô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15794,77 +15794,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of deprivation level and mobility behaviors on accessibility to breast cancer care: example in Paris region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15902,103 +15902,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre dasymétrique et choroplète : typologie de l'espace adaptée à l'étude des relations entre santé et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Besançon, France. pp.xx-xx</w:t>
@@ -16059,64 +16059,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geographical dimension of daily active mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Vallée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Everyday mobility and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley - ISTE, pp.143-170, 2024, 9781789451092. </w:t>
@@ -16167,51 +16167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements en lien avec la santé et l'état de santé ressenti des étudiants : une question géographique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16262,64 +16262,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension géographique de la mobilité active quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Vallée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité quotidienne et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -16370,64 +16370,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Living Environment and Physical Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Obesity in Adults and Children, Fourth Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, 9781119695257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16455,397 +16455,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une géographie régionale des spécificités locales. L'exemple des liens entre environnement urbain et comportements individuels de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">N comme Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Université Lyon 3. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Fleuret; Clélia Gasquet-Blanchard; Anne-Cécile Hoyez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et territoire, un réflexion géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-23, 2019</w:t>
+              <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Matériologiques, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269521v1</w:t>
+                <w:t xml:space="preserve">halshs-02343054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N comme Nutrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">P comme Parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sébastien Fleuret; Clélia Gasquet-Blanchard; Anne-Cécile Hoyez. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Fleuret, Clélia Gasquet-Blanchard et Anne-Cécile Hoyez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Matériologiques, 2019</w:t>
+              <w:t xml:space="preserve">, Editions Matériologiques, pp.234, 2019, Épistémologie de la médecine et du soin, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02343054v1</w:t>
+                <w:t xml:space="preserve">hal-02333113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P comme Parcours</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pour une géographie régionale des spécificités locales. L'exemple des liens entre environnement urbain et comportements individuels de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sébastien Fleuret, Clélia Gasquet-Blanchard et Anne-Cécile Hoyez. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Lyon 3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Matériologiques, pp.234, 2019, Épistémologie de la médecine et du soin, 978-2-37361-220-2</w:t>
+              <w:t xml:space="preserve">Santé et territoire, un réflexion géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-23, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333113v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix d'une maternité dépend-il de contraintes sociales et géographiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pilkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16945,51 +16945,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des analyses spatiales et temporelles des comportements des populations en lien avec la santé – hybrider pour analyser, comprendre et agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris Est, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17097,51 +17097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4C6C784"/>
+    <w:nsid w:val="500F84AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17328,51 +17328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-charreire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1260-9812" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122545737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Benoussa&#239;d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Makni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Costes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2025.102340" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2024.12.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2025-0029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Creurer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Charreire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111850" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.04.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Assilian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01613-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619974v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ng&#244;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Elessa Etuman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299383" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bougas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El Fayech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CNCR.34944" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281493v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M&#233;lanie Verdotdeschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46162-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912370" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730234v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271319" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274093v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Esseddik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo De&#160;edelenyi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa336" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desgeorges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100972" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Roda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piombini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bardos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103196" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113537" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela M. Pinho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje Mackenbach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Rutter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081796" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148148v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.M Pinho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Mackenbach" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Oppert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#225;rdos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980018003063" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje D. Mackenbach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Glonti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Bardos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916517749876" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.01.025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dinut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7611-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094664v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody C Hoenink" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Compernolle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Bourdeaudhuij" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000496118" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0640-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Anna Christina Hart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mckee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190387" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salze" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.03.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDC9SDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Matias de Pinho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Faber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole den Braver" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa de Groot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-018-0689-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Capelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roussel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488532" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900523v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hallier-Nader" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Prandato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavanna Van Oostveen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw157" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Nazare" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmarhnia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mackenbach" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oppert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1458-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622502v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrthe Timmermans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.03.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465829v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hess" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168986" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9069730" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591972v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prunet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-017-2359-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Nazare" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4464-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393166v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mackenbach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12378" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga B&#225;rdos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0439-x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288772v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Mackenbach" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Compernolle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12376" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393025v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.01.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305797v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda C&#233;lina" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12380" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606697v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2015.12.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95SM0K8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kieusseian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fontvieille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tataranni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0371-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393169v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Andreeva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hercberg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2015.08.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375564v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13080824" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalinea Marquez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Gaigi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393023v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Jiao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez Moudon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Aggarwal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2016.05.008" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393167v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lakerveld" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Horvath" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rutters" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12381" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393168v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. van Lenthe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Teixeira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12374" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365279v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3412-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630215v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drewniak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Amat-Roze" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241333v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0310-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153389v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Saidj" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1711-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258736v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje D Mackenbach" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-008505" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888408v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastian" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26711" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640812v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2014.11.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270914v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-015-0002-z" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00971596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-233" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955979v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-20" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367444v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106850" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393171v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drewnowski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Moudon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggarwal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2013.97" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328591v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Bethlehem" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben-Rebah" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-13-52" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637204v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCLP1B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051756v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70582-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBDBHC0R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633539v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouasti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.09.017" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72XKWH90-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393027v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Combier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Vaillant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Michaut" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ferdynus" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.09.006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL5K65VJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263391v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8256" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393029v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bean" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Daniel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon N. Zenk" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032908" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393030v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047831" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393172v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaix" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schweitzer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2012.10" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393028v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000341306" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731482v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-9-59" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556529v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Billaudeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.004" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPW96SGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617216v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646606v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0450" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645810v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451000440X" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262997v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393174v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.007" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393173v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008891ar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262964v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726488v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levaillant" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lasbeur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3016.2011.01201.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFZT1RCR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393175v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456482v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Papiernik" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cuttini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2009.12.011" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL2XVFV7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668470v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Vergnaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-7-14" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556564v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980010000753" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546401v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.39" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393176v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Combier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.1699" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246507v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142965v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614495v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbasant&#233; Study Group" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505309v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773026v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505269v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lewden" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447610v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505297v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397447v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276964v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277519v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Caparros" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04806992v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15999" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277528v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189479v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305092v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556616v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673309v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch5" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184229v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/mobilite-quotidienne-et-sante/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318239v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119695257.ch7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269521v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343054v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333113v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vialard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748104v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rivera" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00748104" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05069147v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-charreire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1260-9812" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122545737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Benoussa&#239;d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Makni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Costes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2025.102340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336438v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2024.12.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2025-0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Creurer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Charreire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Assilian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01613-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ng&#244;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Elessa Etuman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299383" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.04.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bougas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El Fayech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CNCR.34944" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281493v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M&#233;lanie Verdotdeschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46162-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912370" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730234v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271319" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274093v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Esseddik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo De&#160;edelenyi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa336" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desgeorges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100972" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Roda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piombini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bardos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103196" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113537" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje D. Mackenbach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Glonti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Bardos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Rutter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916517749876" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064767v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.01.025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dinut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7611-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody C Hoenink" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Compernolle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Bourdeaudhuij" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000496118" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301774v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela M. Pinho" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje Mackenbach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081796" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148148v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.M Pinho" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Mackenbach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Oppert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#225;rdos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980018003063" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Anna Christina Hart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mckee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190387" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.03.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDC9SDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Matias de Pinho" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Faber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole den Braver" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa de Groot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-018-0689-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888035v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488532" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183471v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Capelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roussel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900523v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hallier-Nader" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Prandato" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696774v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0640-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658231v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mackenbach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oppert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1458-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrthe Timmermans" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.03.021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465829v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hess" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168986" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556508v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9069730" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591972v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prunet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-017-2359-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848297v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Nazare" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmarhnia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4464-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591688v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Nazare" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393024v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavanna Van Oostveen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw157" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404161v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga B&#225;rdos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0439-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.01.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288772v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Mackenbach" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Compernolle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12376" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606697v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2015.12.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95SM0K8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305797v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda C&#233;lina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12380" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393169v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Andreeva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hercberg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2015.08.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302338v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kieusseian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fontvieille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tataranni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0371-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375564v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13080824" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594791v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalinea Marquez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Gaigi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393023v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Jiao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez Moudon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Aggarwal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2016.05.008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393167v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lakerveld" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mackenbach" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Horvath" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rutters" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12381" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393168v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. van Lenthe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Teixeira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12374" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365279v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3412-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12378" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153389v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Saidj" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1711-8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258736v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje D Mackenbach" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-008505" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888408v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastian" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26711" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640812v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2014.11.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270914v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-015-0002-z" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241333v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0310-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630215v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drewniak" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Amat-Roze" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393171v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drewnowski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Moudon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggarwal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2013.97" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328591v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Bethlehem" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben-Rebah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-13-52" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051756v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70582-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBDBHC0R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633539v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouasti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.09.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72XKWH90-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637204v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCLP1B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955979v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-20" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367444v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106850" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00971596v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-233" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393027v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Combier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Vaillant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Michaut" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ferdynus" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.09.006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL5K65VJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263391v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8256" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393028v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000341306" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393172v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaix" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schweitzer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2012.10" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393030v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047831" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393029v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bean" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Daniel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon N. Zenk" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032908" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731482v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-9-59" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617216v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393173v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008891ar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393174v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.007" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262997v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.008" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646606v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0450" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645810v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451000440X" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726488v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levaillant" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lasbeur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3016.2011.01201.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFZT1RCR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262964v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393175v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556529v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Billaudeau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.004" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPW96SGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456482v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Papiernik" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cuttini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2009.12.011" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL2XVFV7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668470v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Vergnaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-7-14" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556564v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980010000753" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546401v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.39" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393176v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Combier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.1699" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246507v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142965v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505309v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614495v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbasant&#233; Study Group" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773026v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505269v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lewden" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397447v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277519v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Caparros" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276964v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04806992v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15999" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277528v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447610v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505297v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189479v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305092v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556616v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673309v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch5" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184229v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/mobilite-quotidienne-et-sante/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318239v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119695257.ch7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343054v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333113v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vialard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269521v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748104v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rivera" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00748104" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05069147v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>