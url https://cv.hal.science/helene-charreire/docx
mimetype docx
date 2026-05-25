--- v2 (2026-04-29)
+++ v3 (2026-05-25)
@@ -1673,295 +1673,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps et espaces dans les parcours de soins de femmes souffrant d’un cancer du sein</w:t>
+                <w:t xml:space="preserve">Hybridizing geographically weighted regression and multilevel models: a new approach to capture contextual effects in geographical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desprès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Conti</w:t>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Baffert</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pilkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.04.006⟩</w:t>
+              <w:t xml:space="preserve">Geographical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (3), pp.554-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gean.12385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635845v1</w:t>
+                <w:t xml:space="preserve">hal-04408931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridizing geographically weighted regression and multilevel models: a new approach to capture contextual effects in geographical analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Cossart</w:t>
+                <w:t xml:space="preserve">Temps et espaces dans les parcours de soins de femmes souffrant d’un cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Pilkington</w:t>
+                <w:t xml:space="preserve">Sandrine Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56 (3), pp.554-572. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111 (7-8), pp.646-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gean.12385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408931v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive factors of long‐term follow‐up attendance in very long‐term childhood cancer survivors</w:t>
               </w:r>
@@ -2209,295 +2209,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281493v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Store-specific grocery-shopping patterns and their association with objective and perceived retail food environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
+                <w:t xml:space="preserve">A natural experiment to assess how urban interventions in lower socioeconomic areas influence health behaviors: the UrbASanté study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1368980023002720⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-023-15388-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335812v1</w:t>
+                <w:t xml:space="preserve">hal-04032915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A natural experiment to assess how urban interventions in lower socioeconomic areas influence health behaviors: the UrbASanté study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucile Bauchard</w:t>
+                <w:t xml:space="preserve">Store-specific grocery-shopping patterns and their association with objective and perceived retail food environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), 9 p. </w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.e13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-023-15388-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s1368980023002720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032915v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlates of Changes in Physical Activity and Sedentary Behaviors during the COVID-19 Lockdown in France: The NutriNet-Santé Cohort Study</w:t>
               </w:r>
@@ -2669,51 +2669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (7), pp.e0271319. </w:t>
@@ -3045,51 +3045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célina Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3192,51 +3192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the urban context on the relationship between neighbourhood deprivation and obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3406,520 +3406,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relation of spatial access to fast food outlets with body weight: A mediation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From prospective clinical trial to reducing social inequalities in health: The DESSEIN trial, concept and design of a multidisciplinary study in precarious patients with breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
+                <w:t xml:space="preserve">Aurélia Dinut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Harry Rutter</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0013916517749876⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7611-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619435v1</w:t>
+                <w:t xml:space="preserve">hal-02369283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practicing health geography in 2017 IMGS 2017 Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.en ligne. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From prospective clinical trial to reducing social inequalities in health: The DESSEIN trial, concept and design of a multidisciplinary study in precarious patients with breast cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Ngô</w:t>
+                <w:t xml:space="preserve">The Moderating Role of Social Neighbourhood Factors in the Association between Features of the Physical Neighbourhood Environment and Weight Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody C Hoenink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Rutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Dinut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desprès</w:t>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse de Bourdeaudhuij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-7611-6⟩</w:t>
+              <w:t xml:space="preserve">Obesity Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.14-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000496118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369283v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Moderating Role of Social Neighbourhood Factors in the Association between Features of the Physical Neighbourhood Environment and Weight Status</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the relation of spatial access to fast food outlets with body weight: A mediation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketevan Glonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Bardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Rutter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilse de Bourdeaudhuij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Facts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (1), pp.14-24. </w:t>
+              <w:t xml:space="preserve">Environment and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (4), pp.401-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000496118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0013916517749876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094664v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Different Residential Neighborhood Definitions and the Association Between Density of Restaurants and Home Cooking Among Dutch Adults</w:t>
               </w:r>
@@ -3957,51 +3957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Rutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (8), pp.1796. </w:t>
@@ -4167,683 +4167,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual correlates of happiness in European adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A massive geographically weighted regression model of walking-environment relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Anna Christina Hart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mckee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Harry Rutter</w:t>
+                <w:t xml:space="preserve">M. Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190387⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.118-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627107v1</w:t>
+                <w:t xml:space="preserve">halshs-01739763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A massive geographically weighted regression model of walking-environment relationships</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Salze</w:t>
+                <w:t xml:space="preserve">Exploring the cross-sectional association between outdoor recreational facilities and leisure-time physical activity: the role of usage and residential self-selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perchoux</w:t>
+                <w:t xml:space="preserve">Maria G Matias de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole den Braver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2018.03.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-018-0689-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739763v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the cross-sectional association between outdoor recreational facilities and leisure-time physical activity: the role of usage and residential self-selection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contextual correlates of happiness in European adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole den Braver</w:t>
+                <w:t xml:space="preserve">Eva Anna Christina Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa de Groot</w:t>
+                <w:t xml:space="preserve">Martin Mckee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Rutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15, pp.55. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-018-0689-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833899v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Associations of Walking and Cycling with Body Weight, Body Fat and Fat Distribution - the ACTI-Cités Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Menai</w:t>
+                <w:t xml:space="preserve">Quels impacts de la marche sur le « vivre » et le « faire » la ville contemporaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Facts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 237-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888035v1</w:t>
+                <w:t xml:space="preserve">halshs-02183471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels impacts de la marche sur le « vivre » et le « faire » la ville contemporaine ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Associations of Walking and Cycling with Body Weight, Body Fat and Fat Distribution - the ACTI-Cités Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Capelli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Nazare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obesity Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.221 - 231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000488532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02183471v1</w:t>
+                <w:t xml:space="preserve">hal-01888035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement de la population et ville durable : quels enjeux ?</w:t>
               </w:r>
@@ -4967,90 +4967,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial access to restaurants and grocery stores in relation to frequency of home cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela M. Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Bardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, pp.6. </w:t>
@@ -5082,723 +5082,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relationship between perceived barriers to healthy eating and dietary behaviours in European adults</w:t>
+                <w:t xml:space="preserve">Exploring the mediating role of energy balance-related behaviours in the association between sleep duration and obesity in European adults. The SPOTLIGHT project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pinho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Mackenbach</w:t>
+                <w:t xml:space="preserve">Myrthe Timmermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Bárdos</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Bardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-017-1458-3⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658231v1</w:t>
+                <w:t xml:space="preserve">hal-02622502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mediating role of energy balance-related behaviours in the association between sleep duration and obesity in European adults. The SPOTLIGHT project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active Mobility and Environment: A Pilot Qualitative Study for the Design of a New Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrthe Timmermans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofie Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 100, pp.25-32. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0168986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622502v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Mobility and Environment: A Pilot Qualitative Study for the Design of a New Questionnaire</w:t>
+                <w:t xml:space="preserve">Projet tutoré et plateforme « géeodépistage » en géographie de la santé. Pourquoi ? Comment ? Pour qui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Hess</w:t>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Salze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168986⟩</w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465829v1</w:t>
+                <w:t xml:space="preserve">halshs-01649454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet tutoré et plateforme « géeodépistage » en géographie de la santé. Pourquoi ? Comment ? Pour qui ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+                <w:t xml:space="preserve">Individual, Social, and Environmental Correlates of Active Transportation Patterns in French Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdg.1174⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.9069730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/9069730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01649454v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual, Social, and Environmental Correlates of Active Transportation Patterns in French Women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the relationship between perceived barriers to healthy eating and dietary behaviours in European adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Perchoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">J. Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bárdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017, pp.9069730. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (5), pp.1761-1770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/9069730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-017-1458-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556508v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travel Time to Hospital for Childbirth: Comparing Calculated Versus Reported Travel Times in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pilkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5871,103 +5871,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood educational disparities in active commuting among women: the effect of distance between the place of residence and the place of work/study (an ACTI-Cites study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Nazare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.12. </w:t>
@@ -5999,1357 +5999,1357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis pédagogiques et enjeux opérationnels de l’enseignement de la géomatique. Les diagnostics territoriaux de santé en Master</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mediating role of social capital in the association between neighbourhood income inequality and body mass index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yavanna Van Oostveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse de Bourdeaudhuij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.218-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01527470v1</w:t>
+                <w:t xml:space="preserve">hal-01393024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood educational disparities in active commuting among women : the effect of distance between the place of residence and the place of work/study (an ACTI-Cités study), , DOI : 10.1186/s12889-017-4464-8.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Défis pédagogiques et enjeux opérationnels de l’enseignement de la géomatique. Les diagnostics territoriaux de santé en Master</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.569</w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cartographie et géomatique : un enseignement renouvelé, Mars-Juin, pp.231-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01591688v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01527470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating role of social capital in the association between neighbourhood income inequality and body mass index</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilse de Bourdeaudhuij</w:t>
+                <w:t xml:space="preserve">Neighborhood educational disparities in active commuting among women : the effect of distance between the place of residence and the place of work/study (an ACTI-Cités study), , DOI : 10.1186/s12889-017-4464-8.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-A. Nazare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.569</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393024v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifestyle correlates of overweight in adults: a hierarchical approach (the SPOTLIGHT project)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célina Roda</w:t>
+                <w:t xml:space="preserve">Built environment in local relation with walking: Why here and not there?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Helga Bárdos</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (4), pp.500-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2015.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-016-0439-x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404161v1</w:t>
+                <w:t xml:space="preserve">hal-01606697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating role of energy-balance related behaviors in the association of neighborhood socio-economic status and residential area density with BMI: The SPOTLIGHT study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Self-defined residential neighbourhoods: size variations and correlates across five European urban regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Célina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Compernolle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.01.005⟩</w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (Suppl 1), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.12380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393025v1</w:t>
+                <w:t xml:space="preserve">hal-01305797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatch between perceived and objectively measured environmental obesogenic features in European neighbourhoods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Roda</w:t>
+                <w:t xml:space="preserve">Determining the association between types of sedentary behaviours and cardiometabolic risk factors: A 6-year longitudinal study of French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. d. Mackenbach</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Compernolle</w:t>
+                <w:t xml:space="preserve">V. A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.12376⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.112--121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288772v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built environment in local relation with walking: Why here and not there?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Enaux</w:t>
+                <w:t xml:space="preserve">A multistage controlled intervention to increase stair climbing at work: effectiveness and process evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kieusseian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Tataranni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nane Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-016-0371-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2015.12.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01606697v1</w:t>
+                <w:t xml:space="preserve">hal-01302338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-defined residential neighbourhoods: size variations and correlates across five European urban regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lifestyle correlates of overweight in adults: a hierarchical approach (the SPOTLIGHT project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célina Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Bárdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.12380⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-016-0439-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305797v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the association between types of sedentary behaviours and cardiometabolic risk factors: A 6-year longitudinal study of French adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Menai</w:t>
+                <w:t xml:space="preserve">Mediating role of energy-balance related behaviors in the association of neighborhood socio-economic status and residential area density with BMI: The SPOTLIGHT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2015.08.004⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.84--91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393169v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multistage controlled intervention to increase stair climbing at work: effectiveness and process evaluation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mismatch between perceived and objectively measured environmental obesogenic features in European neighbourhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Tataranni</w:t>
+                <w:t xml:space="preserve">C. Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nane Copin</w:t>
+                <w:t xml:space="preserve">S. Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (1), </w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (Supplement S1), pp.31-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-016-0371-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/obr.12376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302338v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home and Work Physical Activity Environments: Associations with Cardiorespiratory Fitness and Physical Activity Level in French Women</w:t>
               </w:r>
@@ -7387,51 +7387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse de Bourdeaudhuij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (8), pp.824. </w:t>
@@ -7718,459 +7718,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relation between sleep duration and sedentary behaviours in European adults</w:t>
+                <w:t xml:space="preserve">Assessment of sedentary behaviors and transport-related activities by questionnaire: a validation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lakerveld</w:t>
+                <w:t xml:space="preserve">Keitly Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Mackenbach</w:t>
+                <w:t xml:space="preserve">Aurélia Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Horvath</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Compernolle</w:t>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.12381⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-016-3412-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393167v1</w:t>
+                <w:t xml:space="preserve">hal-01365279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of individual perceived barriers and neighbourhood destinations with obesity-related behaviours in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">The relation between sleep duration and sedentary behaviours in European adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lakerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Teixeira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">E. Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rutters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17 Suppl 1, pp.68--80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.12374⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 17 Suppl 1, pp.62-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.12381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393168v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of sedentary behaviors and transport-related activities by questionnaire: a validation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keitly Mensah</w:t>
+                <w:t xml:space="preserve">Interactions of individual perceived barriers and neighbourhood destinations with obesity-related behaviours in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lakerveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Maire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+                <w:t xml:space="preserve">F. J. van Lenthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dugas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">P. J. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, pp.753. </w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 Suppl 1, pp.68--80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-016-3412-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/obr.12374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365279v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighbourhood typology based on virtual audit of environmental obesogenic characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8178,51 +8178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ben Rebah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, The SPOTLIGHT Project: Sustainable Prevention of Obesity Through Integrated Strategies in Europe, 17 Suppl 1, pp.19--30. </w:t>
@@ -8299,51 +8299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8394,51 +8394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity-related behaviours and BMI in five urban regions across Europe: sampling design and results from the SPOTLIGHT cross-sectional survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ben Rebah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8446,51 +8446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joreintje D Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (10), pp.e008505. </w:t>
@@ -8554,51 +8554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8675,77 +8675,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stair-use interventions in worksites and public settings — A systematic review of effectiveness and external validity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Kieusseian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Tataranni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8796,103 +8796,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial heterogeneity of the relationships between environmental characteristics and active commuting: towards a locally varying social ecological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.12. </w:t>
@@ -8924,286 +8924,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking and cycling for commuting, leisure and errands: relations with individual characteristics and leisure-time physical activity in a cross-sectional survey (the ACTI-Cités project)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Menai</w:t>
+                <w:t xml:space="preserve">Surveillance des inégalités sociales de santé périnatale au niveau national à partir des caractéristiques sociales de la commune de résidence des mères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pilkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Amat-Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6-7, pp.110-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241333v1</w:t>
+                <w:t xml:space="preserve">hal-02630215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des inégalités sociales de santé périnatale au niveau national à partir des caractéristiques sociales de la commune de résidence des mères</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Drewniak</w:t>
+                <w:t xml:space="preserve">Walking and cycling for commuting, leisure and errands: relations with individual characteristics and leisure-time physical activity in a cross-sectional survey (the ACTI-Cités project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanne-Marie Amat-Roze</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-015-0310-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630215v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food environment and socioeconomic status influence obesity rates in Seattle and in Paris</w:t>
               </w:r>
@@ -9362,64 +9362,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joreintje D Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ben-Rebah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketevan Glonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13, pp.52. </w:t>
@@ -9483,51 +9483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9597,721 +9597,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using remote sensing to define environmental characteristics related to physical activity and dietary behaviours: A systematic review (the SPOTLIGHT project)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of childhood obesity: What can we learn from built environment studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Compernolle</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Place</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.164 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2013.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633539v1</w:t>
+                <w:t xml:space="preserve">hal-02637204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of childhood obesity: What can we learn from built environment studies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using remote sensing to define environmental characteristics related to physical activity and dietary behaviours: A systematic review (the SPOTLIGHT project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Casey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paul Salze</w:t>
+                <w:t xml:space="preserve">M. Ouasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lakerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31, pp.164 - 172. </w:t>
+              <w:t xml:space="preserve">Health and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2013.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637204v1</w:t>
+                <w:t xml:space="preserve">hal-02633539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental correlates of overall and neighborhood based recreational walking (a cross-sectional analysis of the RECORD Study).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">Obesogenic environments: a systematic review of the association between the physical environment and adult weight status, the SPOTLIGHT project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Rutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketevan Glonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1479-5868-11-20⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00955979v1</w:t>
+                <w:t xml:space="preserve">inserm-00971596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Sedentary Behaviours and Associations with Physical Activity through Retirement: A 6-Year Longitudinal Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), pp.e106850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0106850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesogenic environments: a systematic review of the association between the physical environment and adult weight status, the SPOTLIGHT project.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+                <w:t xml:space="preserve">The environmental correlates of overall and neighborhood based recreational walking (a cross-sectional analysis of the RECORD Study).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (1), pp.233. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1479-5868-11-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00971596v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00955979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal health inequalities and accessibility of maternity services in a rural French region: closing maternity units in Burgundy</w:t>
               </w:r>
@@ -10437,680 +10437,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des métabolismes urbains aux métabolismes humains : réflexions sur les relations entre environnements urbains et comportements nutritionnels. (From urban metabolisms to human metabolisms : reflecting on the relations between urban environmenets and nutritional behaviors)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Associations of supermarket characteristics with weight status and body fat: a multilevel analysis of individuals within supermarkets (RECORD study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon N. Zenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bagf.2012.8256⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e32908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263391v1</w:t>
+                <w:t xml:space="preserve">hal-01393029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of the food and physical activity environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+                <w:t xml:space="preserve">Cross-sectional and longitudinal associations of different sedentary behaviors with cognitive performance in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nestle Nutrition Institute Workshop Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000341306⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393028v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial accessibility to physical activity facilities and to food outlets and overweight in French youth</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Schweitzer</w:t>
+                <w:t xml:space="preserve">The importance of the food and physical activity environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2012.10⟩</w:t>
+              <w:t xml:space="preserve">Nestle Nutrition Institute Workshop Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000341306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393172v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional and longitudinal associations of different sedentary behaviors with cognitive performance in older adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Spatial accessibility to physical activity facilities and to food outlets and overweight in French youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (7), pp.914-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2012.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01393030v1</w:t>
+                <w:t xml:space="preserve">hal-01393172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of supermarket characteristics with weight status and body fat: a multilevel analysis of individuals within supermarkets (RECORD study)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des métabolismes urbains aux métabolismes humains : réflexions sur les relations entre environnements urbains et comportements nutritionnels. (From urban metabolisms to human metabolisms : reflecting on the relations between urban environmenets and nutritional behaviors)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (4), pp.e32908. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89 (2), pp.198-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2012.8256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393029v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying built environmental patterns using cluster analysis and GIS: Relationships with walking, cycling and body mass index in french adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (1), pp.59. </w:t>
@@ -11142,161 +11142,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00731482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating spatial accessibility to facilities on the regional scale: an extended commuting-based interaction potential model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Comment évaluer l'environnement alimentaire à l'aide des systèmes d'information géographique? Revue méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.111--119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-10-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00617216v1</w:t>
+                <w:t xml:space="preserve">hal-01393174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une géographie de l’offre de soins en restructuration : les territoires des maternités en Bourgogne</w:t>
               </w:r>
@@ -11410,952 +11410,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l'environnement alimentaire à l'aide des systèmes d'information géographique? Revue méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures objectives de l’environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 46 (3), pp.111--119. </w:t>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.120-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393174v1</w:t>
+                <w:t xml:space="preserve">hal-05262997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures objectives de l’environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local disadvantages and health: Constructing indices to analyse social and geographic health inequalities in France and their trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Salze</w:t>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.211 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2011.0450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262997v1</w:t>
+                <w:t xml:space="preserve">hal-02646606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local disadvantages and health: Constructing indices to analyse social and geographic health inequalities in France and their trends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
+                <w:t xml:space="preserve">Associations between dietary patterns, physical activity (leisure-time and occupational) and television viewing in middle-aged French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2011.0450⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (6), pp.902 - 910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S000711451000440X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646606v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between dietary patterns, physical activity (leisure-time and occupational) and television viewing in middle-aged French adults</w:t>
+                <w:t xml:space="preserve">Comment évaluer l’environnement alimentaire à l’aide des systèmes d’information géographique ? Revue méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S000711451000440X⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645810v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighbourhood socio-economic characteristics and the risk of preterm birth for migrant and non-migrant women: a study in a French district</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Levaillant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Linda Lasbeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pilkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paediatric and Perinatal Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (4), pp.347-356. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3016.2011.01201.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3016.2011.01201.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00726488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l’environnement alimentaire à l’aide des systèmes d’information géographique ? Revue méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating spatial accessibility to facilities on the regional scale: an extended commuting-based interaction potential model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-10-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262964v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00617216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures objectives de l'environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (3), pp.120--129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393175v1</w:t>
@@ -12392,77 +12392,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health &amp; Place</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (1), pp.xx-xx. </w:t>
@@ -12506,497 +12506,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of maternity units and spatial access to specialised care for women delivering before 32 weeks of gestation in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Blondel</w:t>
+                <w:t xml:space="preserve">Changes in leisure-time physical activity and sedentary behaviour at retirement: a prospective study in middle-aged French subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Papiernik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Anne-Claire Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health &amp; Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2009.12.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1479-5868-7-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456482v1</w:t>
+                <w:t xml:space="preserve">inserm-00668470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in leisure-time physical activity and sedentary behaviour at retirement: a prospective study in middle-aged French subjects.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the food environment using geographical information systems: a methodological review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1479-5868-7-14⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (11), pp.1773-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980010000753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00668470v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the food environment using geographical information systems: a methodological review.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of maternity units and spatial access to specialised care for women delivering before 32 weeks of gestation in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pilkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Papiernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health &amp; Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.531-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2009.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1368980010000753⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00556564v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leisure-time physical activity and sedentary behavior clusters and their associations with overweight in middle-aged French adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13623,51 +13623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13876,743 +13876,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
+                <w:t xml:space="preserve">De la “simple” collecte de données à des collaborations avec les habitant.e.s qui interrogent l’engagement des chercheurs : retour sur l’expérience terrain du projet UrbASanté à la Porte de la Chapelle (Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Somaraki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Antoine Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Caparros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque Engagement(s), Comité National Français de Géographie (CNFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, May 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353380v1</w:t>
+                <w:t xml:space="preserve">hal-04277519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation des étudiants de l’enseignement supérieur : une revue systématique de l’efficacité des interventions et leurs approches participatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Se déplacer pour les courses alimentaires : analyse des émissions de gaz à effet de serre des déplacements des ménages dans la métropole de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition. JFN 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397447v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se déplacer pour les courses alimentaires : analyse des émissions de gaz à effet de serre des déplacements des ménages dans la métropole de Montpellier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582979v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la “simple” collecte de données à des collaborations avec les habitant.e.s qui interrogent l’engagement des chercheurs : retour sur l’expérience terrain du projet UrbASanté à la Porte de la Chapelle (Paris)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UrbASanté study: using natural experiment to improve understanding relationships between urban transformations and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Engagement(s), Comité National Français de Géographie (CNFG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, May 2023, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277519v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273021v1</w:t>
+                <w:t xml:space="preserve">hal-04353380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UrbASanté study: using natural experiment to improve understanding relationships between urban transformations and health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alimentation des étudiants de l’enseignement supérieur : une revue systématique de l’efficacité des interventions et leurs approches participatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Assilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Denver, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition. JFN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276964v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households: the Mont'Panier cross-sectional study</w:t>
               </w:r>
@@ -14650,51 +14650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
@@ -14929,778 +14929,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food shopping mobility behaviors: the missing link between food retail environment and travel related greenhouse gas emissions of households</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling socio differentiated exposure to air pollution in the Greater Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taos Benoussaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">The Joint 3rd Street-in-Grid and Urban Air Quality Modeling Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395523v1</w:t>
+                <w:t xml:space="preserve">hal-04447610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling socio differentiated exposure to air pollution in the Greater Paris</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food shopping mobility behaviors: the missing link between food retail environment and travel related greenhouse gas emissions of households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Joint 3rd Street-in-Grid and Urban Air Quality Modeling Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Marne La Vallee, France</w:t>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447610v1</w:t>
+                <w:t xml:space="preserve">hal-04395523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La cité Charles Hermite à l’approche de sa réhabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Caparros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regards croisés sur les habitats précaires. Perspectives internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Aubervilliers (Campus Condorcet - EHESS), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273040v1</w:t>
+                <w:t xml:space="preserve">hal-05505297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cité Charles Hermite à l’approche de sa réhabilitation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les habitats précaires. Perspectives internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii373-ii374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505297v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lidoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891423v1</w:t>
+                <w:t xml:space="preserve">hal-03891446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891446v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarité, cancer du sein, accès aux soins en Île-de-France : une lecture par les pratiques de mobilité</w:t>
               </w:r>
@@ -15902,77 +15902,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre dasymétrique et choroplète : typologie de l'espace adaptée à l'étude des relations entre santé et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16059,51 +16059,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geographical dimension of daily active mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16262,51 +16262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension géographique de la mobilité active quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16455,294 +16455,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N comme Nutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P comme Parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sébastien Fleuret; Clélia Gasquet-Blanchard; Anne-Cécile Hoyez. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Fleuret, Clélia Gasquet-Blanchard et Anne-Cécile Hoyez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Matériologiques, 2019</w:t>
+              <w:t xml:space="preserve">, Editions Matériologiques, pp.234, 2019, Épistémologie de la médecine et du soin, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02343054v1</w:t>
+                <w:t xml:space="preserve">hal-02333113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P comme Parcours</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N comme Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sébastien Fleuret, Clélia Gasquet-Blanchard et Anne-Cécile Hoyez. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Fleuret; Clélia Gasquet-Blanchard; Anne-Cécile Hoyez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Matériologiques, pp.234, 2019, Épistémologie de la médecine et du soin, 978-2-37361-220-2</w:t>
+              <w:t xml:space="preserve">, Editions Matériologiques, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333113v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02343054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une géographie régionale des spécificités locales. L'exemple des liens entre environnement urbain et comportements individuels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et territoire, un réflexion géographique</w:t>
@@ -16775,64 +16775,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix d'une maternité dépend-il de contraintes sociales et géographiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pilkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17097,51 +17097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="500F84AC"/>
+    <w:nsid w:val="D7A7CD3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17328,51 +17328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-charreire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1260-9812" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122545737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Benoussa&#239;d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Makni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Costes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2025.102340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336438v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2024.12.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2025-0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Creurer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Charreire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Assilian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01613-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ng&#244;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Elessa Etuman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299383" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.04.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bougas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El Fayech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CNCR.34944" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281493v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M&#233;lanie Verdotdeschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46162-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912370" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730234v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271319" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274093v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Esseddik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo De&#160;edelenyi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa336" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desgeorges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100972" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Roda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piombini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bardos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103196" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113537" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje D. Mackenbach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Glonti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Bardos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Rutter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916517749876" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064767v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.01.025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dinut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7611-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody C Hoenink" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Compernolle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Bourdeaudhuij" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000496118" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301774v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela M. Pinho" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje Mackenbach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081796" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148148v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.M Pinho" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Mackenbach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Oppert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#225;rdos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980018003063" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Anna Christina Hart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mckee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190387" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.03.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDC9SDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Matias de Pinho" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Faber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole den Braver" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa de Groot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-018-0689-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888035v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488532" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183471v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Capelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roussel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900523v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hallier-Nader" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Prandato" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696774v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0640-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658231v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mackenbach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oppert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1458-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrthe Timmermans" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.03.021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465829v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hess" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168986" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556508v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9069730" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591972v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prunet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-017-2359-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848297v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Nazare" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmarhnia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4464-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591688v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Nazare" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393024v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavanna Van Oostveen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw157" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404161v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga B&#225;rdos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0439-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.01.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288772v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Mackenbach" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Compernolle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12376" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606697v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2015.12.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95SM0K8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305797v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda C&#233;lina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12380" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393169v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Andreeva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hercberg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2015.08.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302338v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kieusseian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fontvieille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tataranni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0371-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375564v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13080824" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594791v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalinea Marquez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Gaigi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393023v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Jiao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez Moudon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Aggarwal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2016.05.008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393167v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lakerveld" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mackenbach" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Horvath" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rutters" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12381" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393168v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. van Lenthe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Teixeira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12374" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365279v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3412-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12378" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153389v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Saidj" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1711-8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258736v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje D Mackenbach" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-008505" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888408v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastian" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26711" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640812v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2014.11.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270914v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-015-0002-z" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241333v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0310-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630215v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drewniak" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Amat-Roze" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393171v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drewnowski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Moudon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggarwal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2013.97" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328591v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Bethlehem" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben-Rebah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-13-52" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051756v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70582-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBDBHC0R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633539v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouasti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.09.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72XKWH90-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637204v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCLP1B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955979v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-20" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367444v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106850" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00971596v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-233" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393027v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Combier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Vaillant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Michaut" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ferdynus" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.09.006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL5K65VJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263391v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8256" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393028v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000341306" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393172v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaix" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schweitzer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2012.10" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393030v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047831" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393029v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bean" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Daniel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon N. Zenk" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032908" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731482v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-9-59" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617216v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393173v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008891ar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393174v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.007" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262997v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.008" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646606v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0450" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645810v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451000440X" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726488v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levaillant" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lasbeur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3016.2011.01201.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFZT1RCR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262964v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393175v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556529v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Billaudeau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.004" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPW96SGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456482v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Papiernik" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cuttini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2009.12.011" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL2XVFV7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668470v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Vergnaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-7-14" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556564v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980010000753" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546401v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.39" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393176v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Combier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.1699" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246507v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142965v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505309v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614495v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbasant&#233; Study Group" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773026v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505269v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lewden" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397447v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277519v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Caparros" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276964v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04806992v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15999" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277528v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447610v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505297v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189479v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305092v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556616v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673309v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch5" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184229v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/mobilite-quotidienne-et-sante/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318239v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119695257.ch7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343054v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333113v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vialard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269521v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748104v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rivera" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00748104" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05069147v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-charreire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1260-9812" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122545737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Benoussa&#239;d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Makni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Costes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2025.102340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336438v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2024.12.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2025-0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Creurer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Charreire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Assilian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01613-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ng&#244;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Elessa Etuman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299383" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.04.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bougas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El Fayech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CNCR.34944" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281493v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M&#233;lanie Verdotdeschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46162-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912370" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730234v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271319" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274093v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Esseddik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo De&#160;edelenyi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa336" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desgeorges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100972" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Roda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piombini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bardos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103196" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113537" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dinut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7611-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064767v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.01.025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody C Hoenink" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Rutter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Compernolle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Bourdeaudhuij" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000496118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje D. Mackenbach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Glonti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Bardos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916517749876" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301774v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela M. Pinho" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje Mackenbach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081796" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148148v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.M Pinho" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Mackenbach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Oppert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#225;rdos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980018003063" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.03.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDC9SDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833899v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Matias de Pinho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Faber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole den Braver" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa de Groot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-018-0689-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627107v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Anna Christina Hart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mckee" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190387" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Capelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roussel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888035v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488532" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900523v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hallier-Nader" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Prandato" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696774v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0640-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622502v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrthe Timmermans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.03.021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465829v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hess" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168986" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556508v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9069730" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658231v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mackenbach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oppert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1458-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591972v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prunet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-017-2359-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848297v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Nazare" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmarhnia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4464-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393024v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavanna Van Oostveen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw157" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591688v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Nazare" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606697v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2015.12.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95SM0K8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305797v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda C&#233;lina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Mackenbach" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12380" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393169v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Andreeva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hercberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2015.08.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302338v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kieusseian" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fontvieille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tataranni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0371-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404161v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga B&#225;rdos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0439-x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393025v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.01.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288772v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Compernolle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12376" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375564v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13080824" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594791v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalinea Marquez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Gaigi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393023v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Jiao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez Moudon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Aggarwal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2016.05.008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365279v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3412-3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393167v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lakerveld" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mackenbach" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Horvath" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rutters" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12381" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393168v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. van Lenthe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Teixeira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12374" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12378" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153389v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Saidj" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1711-8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258736v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje D Mackenbach" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-008505" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888408v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastian" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26711" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640812v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2014.11.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270914v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-015-0002-z" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630215v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drewniak" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Amat-Roze" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241333v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0310-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393171v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drewnowski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Moudon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggarwal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2013.97" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328591v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Bethlehem" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben-Rebah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-13-52" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051756v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70582-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBDBHC0R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637204v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.003" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCLP1B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633539v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouasti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.09.017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72XKWH90-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00971596v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-233" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367444v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106850" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955979v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-20" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393027v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Combier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Vaillant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Michaut" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ferdynus" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.09.006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL5K65VJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393029v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bean" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Daniel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon N. Zenk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032908" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393030v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047831" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393028v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000341306" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393172v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaix" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schweitzer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2012.10" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263391v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8256" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731482v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-9-59" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393174v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.007" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393173v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008891ar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262997v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.008" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646606v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0450" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645810v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451000440X" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262964v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726488v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levaillant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lasbeur" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3016.2011.01201.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFZT1RCR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617216v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393175v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556529v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Billaudeau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.004" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPW96SGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668470v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Vergnaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-7-14" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556564v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980010000753" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456482v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Papiernik" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cuttini" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2009.12.011" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL2XVFV7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546401v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.39" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393176v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Combier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.1699" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246507v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142965v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505309v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614495v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbasant&#233; Study Group" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773026v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505269v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lewden" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277519v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Caparros" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276964v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397447v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04806992v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15999" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277528v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447610v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505297v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189479v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305092v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556616v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673309v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch5" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184229v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/mobilite-quotidienne-et-sante/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318239v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119695257.ch7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333113v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vialard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343054v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269521v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748104v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rivera" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00748104" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05069147v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>