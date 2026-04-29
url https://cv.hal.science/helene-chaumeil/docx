--- v0 (2026-03-29)
+++ v1 (2026-04-29)
@@ -1127,855 +1127,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational analysis of some pyridinium phenolates and synthetic precursors based on X-Ray and IR characterisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of a new diaazacrown ether compound interconnected with an azacrown ether and decorated with a long lipophilic chain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Diemer</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jean Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.03.066⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (13), pp.1888-1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2013.875211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017616v1</w:t>
+                <w:t xml:space="preserve">hal-01068778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerning restricted rotations in pyridinyl anisoles and pyridinyl phenols bearing saturated handles, and their solid state structures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Conformational analysis of some pyridinium phenolates and synthetic precursors based on X-Ray and IR characterisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Neuburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Tschamber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2014.09.002⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (19), pp.3116-3122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.03.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04042075v1</w:t>
+                <w:t xml:space="preserve">hal-01017616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a new diaazacrown ether compound interconnected with an azacrown ether and decorated with a long lipophilic chain.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Jean Daou</w:t>
+                <w:t xml:space="preserve">Concerning restricted rotations in pyridinyl anisoles and pyridinyl phenols bearing saturated handles, and their solid state structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emel Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Nouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Neuburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Tschamber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (43), pp.5979-5983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2014.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00397911.2013.875211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01068778v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of FAU and EMT-type zeolites using structure-directing agents specifically designed by molecular modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in two-photon 3D laser lithography with self-Q-switched Nd:YAG microchip lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Daou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bats</w:t>
+                <w:t xml:space="preserve">Patric Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Harbuzaru</w:t>
+                <w:t xml:space="preserve">Prem Prabakharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Yuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.03.006⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Proceedings of SPIE, 8827, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2030152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288251v1</w:t>
+                <w:t xml:space="preserve">hal-04234028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-pot structural conversion of magadiite into MFI zeolite nanosheets using mononitrogen surfactants as structure and shape-directing agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Harbuzaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (15), pp.3009-3015. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ce40118a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in two-photon 3D laser lithography with self-Q-switched Nd:YAG microchip lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patric Baldeck</w:t>
+                <w:t xml:space="preserve">Synthesis of FAU and EMT-type zeolites using structure-directing agents specifically designed by molecular modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prem Prabakharan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Gredy</w:t>
+                <w:t xml:space="preserve">Bogdan Harbuzaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 174, pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2030152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04234028v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited-state dynamics of phenol-pyridinium biaryl</w:t>
               </w:r>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emel Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2503,407 +2503,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the Two-Photon Initiating Efficiency of a Thioxanthone Derivative through a Chevron-Shaped Architecture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 13C NMR Study of pyridinium phenoxide series with increasing sterical hindrance reveals the dramatic influence of torsion on their structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Defoin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Le Nouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm200595y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1002 (1-3), pp.70-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2011.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044078v1</w:t>
+                <w:t xml:space="preserve">hal-01151415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of four new pyridinium phenolates with caged phenolate functionalities as chromophores for quadratic optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emel Ay</w:t>
+                <w:t xml:space="preserve">Enhancement of the Two-Photon Initiating Efficiency of a Thioxanthone Derivative through a Chevron-Shaped Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Defoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2011.10.115⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (15), pp.3411-3420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm200595y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04259238v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 13C NMR Study of pyridinium phenoxide series with increasing sterical hindrance reveals the dramatic influence of torsion on their structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntheses of four new pyridinium phenolates with caged phenolate functionalities as chromophores for quadratic optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emel Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Le Nouen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiane Carré</w:t>
+                <w:t xml:space="preserve">Alberto Barsella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (2), pp.628-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2011.10.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2011.06.049⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151415v1</w:t>
+                <w:t xml:space="preserve">hal-04259238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced size-controlled generation of silver nanoparticles coated with carboxylate-derivatized thioxanthones</w:t>
               </w:r>
@@ -3017,269 +3017,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Coupled Charge and Proton Transfers in Gradually Twisted Phenol−Pyridinium Biaryl Series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Syntheses of extreme sterically hindered 4-methoxyboronic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Defoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (4), pp.918-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485681v1</w:t>
+                <w:t xml:space="preserve">hal-01149103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of extreme sterically hindered 4-methoxyboronic acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Photoinduced Coupled Charge and Proton Transfers in Gradually Twisted Phenol−Pyridinium Biaryl Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (7), pp.2401-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp904601r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149103v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photophysical Properties and Two-Photon Polymerization Ability of a Nitroalkoxystilbene Derivative</w:t>
               </w:r>
@@ -3384,466 +3384,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of silver nanoparticle-embedded polymer promoted by combined photochemical properties of 2,7-diaminofluorene derivative dye</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excited state proton transfer in a 'super' photoacid based on a phenol-pyridinium biaryl chromophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albert Defoin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41, pp.9359-9365</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 455, pp.238-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346863v1</w:t>
+                <w:t xml:space="preserve">hal-00276166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two photon absorption and polymerization ability of intramolecular energy transfer based photoinitiating systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of silver nanoparticle-embedded polymer promoted by combined photochemical properties of 2,7-diaminofluorene derivative dye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41, pp.9359-9365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b808457b⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00361748v1</w:t>
+                <w:t xml:space="preserve">hal-00346863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited state proton transfer in a 'super' photoacid based on a phenol-pyridinium biaryl chromophore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two photon absorption and polymerization ability of intramolecular energy transfer based photoinitiating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Diemer</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Louis Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.6540-6542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b808457b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276166v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties and progressive sterical hindering in pyridinium phenoxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Barsella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3932,77 +3932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of sterically hindered pyridinium phenoxides as model compounds in non linear optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4078,77 +4078,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 4-[N-methyl-4-pyridinio]-phenolate (POMP) and negative solvatochromism of this model molecule in view of nonlinear optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4350,320 +4350,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Acid Photogeneration Through a Para-to-Meta Substitution Strategy on a Sulfonium-based Alkoxystilbene Designed for Two-Photon Polymerization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoinduced Size-Controlled Generation of Silver Nanoparticles Coated with Carboxylate- Derivatized Thioxanthones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Wan</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Louis Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Applications of Fluorescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623328v1</w:t>
+                <w:t xml:space="preserve">hal-00623326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Size-Controlled Generation of Silver Nanoparticles Coated with Carboxylate- Derivatized Thioxanthones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of Acid Photogeneration Through a Para-to-Meta Substitution Strategy on a Sulfonium-based Alkoxystilbene Designed for Two-Photon Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Davy Louis Versace</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Applications of Fluorescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623326v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Coupled Charge and Proton Transfers in gradually twisted phenol-pyridinium biaryl series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,51 +4744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced coupled charge and proton transfers in gradually twisted phenol-pyridinium biaryl series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,51 +4908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Methods and Applications of Fluorescence: Spectroscopy, Imaging and Probes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Budapest, Hungary</w:t>
@@ -4994,77 +4994,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La torsion comme formidable modulateur de propriétés photo/physico-chimiques : l'exemple type du système phénolate de pyridinium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5132,77 +5132,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t>
@@ -5283,51 +5283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFP 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5404,51 +5404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNTE 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, TOULOUSE, France. pp.WE-M8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5473,77 +5473,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterically hindered pyridinium phenoxides as chromophores for quadratic optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5591,77 +5591,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of nitroalkoxystilbenes as chromophores for NLO materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5712,77 +5712,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de phénolates de pyridium pour l'ONL et études de leurs propriétés en solvatochromie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5846,51 +5846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new molecules to enhance the quadratic optical properties of doped polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bombenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5958,90 +5958,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stericallly hindered pyridinium phenolates as new materials for NLO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIème Journée de la Chimie France-Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6066,77 +6066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénolates de pyridinium orthoencombrés pour l'optique non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6277,51 +6277,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69C33063"/>
+    <w:nsid w:val="7E036B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6508,51 +6508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-chaumeil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122090225" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073931v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eicher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaumeil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halbardier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125691" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05109947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berthelot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naou&#235;l Achour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nou&#235;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joyeux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Hobeika" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chaumeil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhanna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Jin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000437" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchun Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00276" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Ay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumeil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Tschamber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc00684a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Waele" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vergote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504474g" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Daou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dhainaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chappaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Harbuzaru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2014030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neuburger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diemer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.03.066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042075v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.09.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H73V6VGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Chappaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2013.875211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Harbuzaru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXQ2ZTRW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce40118a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Baldeck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Prabakharan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yuan Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouriau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gredy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2030152" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rettig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kharlanov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Diemer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22829C" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spangenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm2030075" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.02.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZWJ8WGZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304852b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Defoin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm200595y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barsella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.10.115" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ19W4R8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nouen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2011.06.049" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Louis Versace" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp102189u" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904601r" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b808457b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z9DLHD2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276166v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boeglin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Man&#231;ois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.05.090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZWGJBV7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boeglin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PRNZ09P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188689v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534581v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347190v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347490v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barsella" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bombenger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuillade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185948v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-chaumeil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122090225" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073931v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eicher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaumeil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halbardier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125691" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05109947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berthelot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naou&#235;l Achour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nou&#235;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joyeux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Hobeika" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chaumeil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhanna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Jin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000437" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchun Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00276" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Ay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumeil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Tschamber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc00684a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Waele" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vergote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504474g" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Daou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dhainaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chappaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Harbuzaru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2014030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Chappaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2013.875211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neuburger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diemer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.03.066" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.09.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H73V6VGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Baldeck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Prabakharan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yuan Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouriau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gredy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2030152" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Harbuzaru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce40118a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288251v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXQ2ZTRW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rettig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kharlanov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Diemer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22829C" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spangenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm2030075" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.02.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZWJ8WGZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304852b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151415v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nouen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2011.06.049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Defoin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm200595y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259238v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barsella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.10.115" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ19W4R8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Louis Versace" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp102189u" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149103v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904601r" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346863v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b808457b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z9DLHD2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boeglin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Man&#231;ois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.05.090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZWGJBV7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boeglin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PRNZ09P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188689v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623326v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623328v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534581v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347190v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347490v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barsella" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bombenger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuillade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185948v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>