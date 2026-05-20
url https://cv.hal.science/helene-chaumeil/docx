--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1127,855 +1127,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a new diaazacrown ether compound interconnected with an azacrown ether and decorated with a long lipophilic chain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformational analysis of some pyridinium phenolates and synthetic precursors based on X-Ray and IR characterisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+                <w:t xml:space="preserve">Markus Neuburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Tschamber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Chappaz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Jean Daou</w:t>
+                <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00397911.2013.875211⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (19), pp.3116-3122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.03.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068778v1</w:t>
+                <w:t xml:space="preserve">hal-01017616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational analysis of some pyridinium phenolates and synthetic precursors based on X-Ray and IR characterisations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Concerning restricted rotations in pyridinyl anisoles and pyridinyl phenols bearing saturated handles, and their solid state structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emel Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Nouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Neuburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Tschamber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.03.066⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (43), pp.5979-5983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2014.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017616v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerning restricted rotations in pyridinyl anisoles and pyridinyl phenols bearing saturated handles, and their solid state structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Théophile Tschamber</w:t>
+                <w:t xml:space="preserve">Synthesis of a new diaazacrown ether compound interconnected with an azacrown ether and decorated with a long lipophilic chain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jean Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2014.09.002⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (13), pp.1888-1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2013.875211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04042075v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in two-photon 3D laser lithography with self-Q-switched Nd:YAG microchip lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of FAU and EMT-type zeolites using structure-directing agents specifically designed by molecular modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patric Baldeck</w:t>
+                <w:t xml:space="preserve">Jean Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prem Prabakharan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Gredy</w:t>
+                <w:t xml:space="preserve">Bogdan Harbuzaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2030152⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 174, pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234028v1</w:t>
+                <w:t xml:space="preserve">hal-04288251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot structural conversion of magadiite into MFI zeolite nanosheets using mononitrogen surfactants as structure and shape-directing agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+                <w:t xml:space="preserve">Recent advances in two-photon 3D laser lithography with self-Q-switched Nd:YAG microchip lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prem Prabakharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Daou</w:t>
+                <w:t xml:space="preserve">Chao Yuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bats</w:t>
+                <w:t xml:space="preserve">Michel Bouriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Harbuzaru</w:t>
+                <w:t xml:space="preserve">Laetitia Gredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (15), pp.3009-3015. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Proceedings of SPIE, 8827, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ce40118a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2030152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234078v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of FAU and EMT-type zeolites using structure-directing agents specifically designed by molecular modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">One-pot structural conversion of magadiite into MFI zeolite nanosheets using mononitrogen surfactants as structure and shape-directing agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alban Chappaz</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Harbuzaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.03.006⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (15), pp.3009-3015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ce40118a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288251v1</w:t>
+                <w:t xml:space="preserve">hal-04234078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited-state dynamics of phenol-pyridinium biaryl</w:t>
               </w:r>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emel Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2503,407 +2503,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 13C NMR Study of pyridinium phenoxide series with increasing sterical hindrance reveals the dramatic influence of torsion on their structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of the Two-Photon Initiating Efficiency of a Thioxanthone Derivative through a Chevron-Shaped Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Le Nouen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Albert Defoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2011.06.049⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (15), pp.3411-3420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm200595y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151415v1</w:t>
+                <w:t xml:space="preserve">hal-04044078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the Two-Photon Initiating Efficiency of a Thioxanthone Derivative through a Chevron-Shaped Architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
+                <w:t xml:space="preserve">Syntheses of four new pyridinium phenolates with caged phenolate functionalities as chromophores for quadratic optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emel Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Barsella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (2), pp.628-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2011.10.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm200595y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04044078v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of four new pyridinium phenolates with caged phenolate functionalities as chromophores for quadratic optics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 13C NMR Study of pyridinium phenoxide series with increasing sterical hindrance reveals the dramatic influence of torsion on their structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Barsella</w:t>
+                <w:t xml:space="preserve">Didier Le Nouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2011.10.115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1002 (1-3), pp.70-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2011.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259238v1</w:t>
+                <w:t xml:space="preserve">hal-01151415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced size-controlled generation of silver nanoparticles coated with carboxylate-derivatized thioxanthones</w:t>
               </w:r>
@@ -3023,90 +3023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses of extreme sterically hindered 4-methoxyboronic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 66 (4), pp.918-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3144,51 +3144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Coupled Charge and Proton Transfers in Gradually Twisted Phenol−Pyridinium Biaryl Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3384,466 +3384,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited state proton transfer in a 'super' photoacid based on a phenol-pyridinium biaryl chromophore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of silver nanoparticle-embedded polymer promoted by combined photochemical properties of 2,7-diaminofluorene derivative dye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 455, pp.238-241</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41, pp.9359-9365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276166v1</w:t>
+                <w:t xml:space="preserve">hal-00346863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of silver nanoparticle-embedded polymer promoted by combined photochemical properties of 2,7-diaminofluorene derivative dye</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two photon absorption and polymerization ability of intramolecular energy transfer based photoinitiating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Louis Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.6540-6542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b808457b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346863v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two photon absorption and polymerization ability of intramolecular energy transfer based photoinitiating systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excited state proton transfer in a 'super' photoacid based on a phenol-pyridinium biaryl chromophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davy Louis Versace</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chaumeil</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 455, pp.238-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b808457b⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00361748v1</w:t>
+                <w:t xml:space="preserve">hal-00276166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties and progressive sterical hindering in pyridinium phenoxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Barsella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3932,77 +3932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of sterically hindered pyridinium phenoxides as model compounds in non linear optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4078,77 +4078,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 4-[N-methyl-4-pyridinio]-phenolate (POMP) and negative solvatochromism of this model molecule in view of nonlinear optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4350,320 +4350,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Size-Controlled Generation of Silver Nanoparticles Coated with Carboxylate- Derivatized Thioxanthones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of Acid Photogeneration Through a Para-to-Meta Substitution Strategy on a Sulfonium-based Alkoxystilbene Designed for Two-Photon Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Davy Louis Versace</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Applications of Fluorescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623326v1</w:t>
+                <w:t xml:space="preserve">hal-00623328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Acid Photogeneration Through a Para-to-Meta Substitution Strategy on a Sulfonium-based Alkoxystilbene Designed for Two-Photon Polymerization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoinduced Size-Controlled Generation of Silver Nanoparticles Coated with Carboxylate- Derivatized Thioxanthones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Wan</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Louis Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Applications of Fluorescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623328v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Coupled Charge and Proton Transfers in gradually twisted phenol-pyridinium biaryl series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,51 +4744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced coupled charge and proton transfers in gradually twisted phenol-pyridinium biaryl series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,51 +4908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Methods and Applications of Fluorescence: Spectroscopy, Imaging and Probes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Budapest, Hungary</w:t>
@@ -4994,77 +4994,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La torsion comme formidable modulateur de propriétés photo/physico-chimiques : l'exemple type du système phénolate de pyridinium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5132,77 +5132,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t>
@@ -5283,51 +5283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFP 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5404,51 +5404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNTE 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, TOULOUSE, France. pp.WE-M8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5473,77 +5473,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterically hindered pyridinium phenoxides as chromophores for quadratic optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5591,77 +5591,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of nitroalkoxystilbenes as chromophores for NLO materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5712,77 +5712,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de phénolates de pyridium pour l'ONL et études de leurs propriétés en solvatochromie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5846,51 +5846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new molecules to enhance the quadratic optical properties of doped polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bombenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5958,90 +5958,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stericallly hindered pyridinium phenolates as new materials for NLO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIème Journée de la Chimie France-Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6066,77 +6066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénolates de pyridinium orthoencombrés pour l'optique non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6277,51 +6277,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E036B80"/>
+    <w:nsid w:val="6BA0D405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6508,51 +6508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-chaumeil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122090225" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073931v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eicher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaumeil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halbardier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125691" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05109947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berthelot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naou&#235;l Achour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nou&#235;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joyeux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Hobeika" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chaumeil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhanna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Jin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000437" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchun Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00276" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Ay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumeil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Tschamber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc00684a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Waele" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vergote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504474g" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Daou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dhainaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chappaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Harbuzaru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2014030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Chappaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2013.875211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neuburger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diemer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.03.066" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.09.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H73V6VGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Baldeck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Prabakharan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yuan Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouriau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gredy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2030152" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Harbuzaru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce40118a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288251v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXQ2ZTRW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rettig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kharlanov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Diemer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22829C" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spangenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm2030075" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.02.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZWJ8WGZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304852b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151415v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nouen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2011.06.049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Defoin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm200595y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259238v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barsella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.10.115" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ19W4R8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Louis Versace" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp102189u" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149103v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904601r" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346863v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b808457b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z9DLHD2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boeglin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Man&#231;ois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.05.090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZWGJBV7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boeglin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PRNZ09P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188689v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623326v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623328v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534581v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347190v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347490v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barsella" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bombenger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuillade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185948v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-chaumeil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122090225" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073931v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eicher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaumeil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halbardier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125691" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05109947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berthelot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naou&#235;l Achour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nou&#235;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joyeux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Hobeika" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chaumeil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhanna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Jin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000437" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchun Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00276" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Ay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumeil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Tschamber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc00684a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Waele" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vergote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504474g" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Daou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dhainaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chappaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Harbuzaru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2014030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neuburger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diemer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.03.066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042075v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.09.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H73V6VGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Chappaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2013.875211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Harbuzaru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXQ2ZTRW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Baldeck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Prabakharan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yuan Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouriau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gredy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2030152" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce40118a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rettig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kharlanov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Diemer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22829C" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spangenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm2030075" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.02.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZWJ8WGZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304852b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Defoin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm200595y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barsella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.10.115" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ19W4R8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nouen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2011.06.049" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Louis Versace" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp102189u" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149103v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904601r" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b808457b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z9DLHD2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276166v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boeglin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Man&#231;ois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.05.090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZWGJBV7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boeglin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PRNZ09P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188689v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534581v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347190v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347490v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barsella" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bombenger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuillade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185948v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>