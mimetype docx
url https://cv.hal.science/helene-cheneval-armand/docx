--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène CHENEVAL ARMAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-cheneval-armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7554-537X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158930762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences (Hors Classe) en Sciences de l'Education - Inspé - ADEF - Aix Marseille Université</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire ADEF EA4671</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSPÉ Aix-Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuelles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de mission Recherche et Relations Internationales au sein du pôle recherche et coopérations internationales en éducation de l’Inspé d’Aix Marseille Université : développement des mobilités et des projets de formation à l'internationnal.Responsable de la mention 4 MEEF PIF « Pratiques et Ingénierie de la Formation ».Responsable du parcours MEEF « Pratiques et Ingénierie de la Formation ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable et coordinatrice du Réseau UNESCO - UNITWIN Teacher training and Education for Sustainable Science (TESS): Ce réseau regroupe 11 pays et 12 institutions universitaires autour de la thématique « Éducation, formation des enseignants et développement durable » (Vietnam, Tunisie, Sénégal, Liban, Grèce, Gabon, Cameroun, Bhutan, Bangladesh).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente du Réseau des Institutions de Formation de Formateurs de l’Enseignement Technique </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAIFFET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : 283 membres répartis dans 56 pays.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating academic and vocational subjects in vocational education and training: a case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Théric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vocational Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13636820.2025.2461589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement d’apprentissage et créativité : impact sur l’utilisation des stratégies cognitives créatives des étudiants en situation de résolution de problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13m16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’apprentissage innovants : pratiques pédagogiques effectives et usages de l’environnement physique-matériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.Article 01. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n2-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISATION OF THE PROFESSIONAL IDENTITY OF TEACHERS OF VOCATIONAL AND TECHNICAL TRAINING IN SENEGAL: AN EXPLORATORY STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Dièye Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.23-44. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/rev.4166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une représentation partagée entre recherche et terrain autour du concept d’hybridation des enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.8566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported TPACK of teacher educators across six countries in Asia and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Chan Kit Yok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kezang Sherab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.3003-3019. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-020-10106-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement professionnel et démarches d’investigation : le cas du Génie Industriel Textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer un questionnaire pour étudier les conceptions de l’évolution du vivant d’élèves de collège : entre cadre didactique et psychométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité réflexive, un indicateur pour repérer le développement professionnel des enseignants de la formation professionnelle technique au Sénégal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Dièye Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Niane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens nouvelle série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (25), pp.229-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the first lesson to one year late: professional development of a French teacher student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloque SIEST Méditerranée, Marseille 2016, Vol. 3 ( N. 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Learning Through Video: Reflection of a Pre-service Teacher one year on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJER-Alberta Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (4), pp.353-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning trajectories and professional development: student teacher in electrical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7379/82121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la santé et de la sécurité au travail à l’école : une illusion institutionnelle pour penser l’évolution des pratiques de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes et réalité professionnelle : cas d’enseignants des lycées techniques et professionnels industriels au Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moudouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.41-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From social practices to expertise. Analysing ways to prevent professional risks in the fi eld of air conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.11-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 protective behavior among French high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th conference of European Researchers in Didactics of Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner et raconter le hasard et l’évolution du vivant dans le jeu Darwinium, en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tortochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling Science, Drawing Science / Sciences en récit, Science en image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STIMULI, Jun 2022, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un outil de mobile learning intégrant de la réalité augmentée pour les enseignements-apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la pédagogie organisée par le Centre d’Innovation Pédagogique et d’Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des espaces d’apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d’Aix Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque International du RAIFFET- Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' (12-13 years old) ideas about chance and evolution during the game Darwinium during a playful activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tortochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIDOB 2022, European Researchers In Didactics Of Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation de l’hybridation des enseignements par les enseignants du second degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 13 - Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athène, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des espaces d’apprentissage capacitants au service de « l’agir ensemble » : impact sur les processus cognitifs liés à la créativité des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">impact des espaces d'apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d'Aix Marseille Université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jc Castera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un processus d’enseignement-apprentissage incluant de la réalité augmentée pour développer le raisonnement scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique et de restitution des ressources d’AMPIRIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Augmented Reality activities on students’ cognitive load and learning outcomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSTE SYMPOSIUM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEAS OF CHANCE AND EVOLUTION FOLLOWING A GAME PLAYED IN A FRENCH LOWER SECONDARY SCHOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Education Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-conception d’un jeu pour aborder l’évolution du vivant en classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Association pour la Recherche en Didactique des Sciences et des Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality for Teacher Education faculties (ARTEfac): images of the Earth-sun model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium the Redesigning Pedagogy Internationall Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a game for teaching challenging STEM concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovation in Learning Instruction and Teacher Education - ILITE 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIEST Méditerranée - Education scientifique et technologique pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Patras, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer pour enseigner et comprendre l’évolution du vivant et le hasard au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jegou Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeux &amp; Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la co-conception d’un dispositif pédagogique de co-intervention en enseignement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone sur les recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the First Lesson to one year later: Reflection of a French Teacher-Student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la difficulté des tâches prescrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Tabbakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SIEST Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIEST, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Erasmus Mundus STETTIN : un outil pour penser la construction d’une professionnalité enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international du RAIFFET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAIFFET, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation tout au long de la vie et approche par compétences: logique de complémentarité ou épreuve en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international du RAIFFET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAIFFET, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser le développement professionnel des enseignants du secteur de l’enseignement technique et de la formation professionnelle au Sénégal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Dièye Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international du RAIFFET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAIFFET, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu éducatif sur le hasard et l’évolution pour les élèves en science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité du modèle mixte dans la formation des formateurs d’enseignants: Le project BLTeae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaconception d'un prototype de jeu sur l'évolution du vivant : dialectique entre analyses didactiques et activité créative de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roy, Emeline; Papon, Lola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer pour éduquer en faveur de la persévérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour France, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La alternancia en la formación inicial del docente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colén Riau, Maria-Teresa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retos y certezas sobre la construcción del conocimiento práctico en la formación de maestros. Una visión calidoscópica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Octaedro S.L., pp.235-247, 2017, Colección Educación universitaria, 978-84-9921-904-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention activity, design activity: to the emergence of creative design in the prevention of risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginner, Thomas Hallström, Jonas Hultén, Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University Electronic Press, 2012, 978-91-7519849-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the prevention of risks in professional contexts: procedure & knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginestié, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The cultural transmission of artefacts, skills and knowledge: Eleven studies in technology education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.61-79, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc : Guide pour hybrider son enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche didactique de l'enseignement de la prévention des risques professionnels en baccalauréat professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Provence Aix-Marseille 1, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01435939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène CHENEVAL ARMAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-cheneval-armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7554-537X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158930762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences (Hors Classe) en Sciences de l'Education - Inspé - ADEF - Aix Marseille Université</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire ADEF EA4671</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSPÉ Aix-Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuelles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de mission Recherche et Relations Internationales au sein du pôle recherche et coopérations internationales en éducation de l’Inspé d’Aix Marseille Université : développement des mobilités et des projets de formation à l'internationnal.Responsable de la mention 4 MEEF PIF « Pratiques et Ingénierie de la Formation ».Responsable du parcours MEEF « Pratiques et Ingénierie de la Formation ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable et coordinatrice du Réseau UNESCO - UNITWIN Teacher training and Education for Sustainable Science (TESS): Ce réseau regroupe 11 pays et 12 institutions universitaires autour de la thématique « Éducation, formation des enseignants et développement durable » (Vietnam, Tunisie, Sénégal, Liban, Grèce, Gabon, Cameroun, Bhutan, Bangladesh).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente du Réseau des Institutions de Formation de Formateurs de l’Enseignement Technique </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAIFFET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : 283 membres répartis dans 56 pays.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’apprentissage innovants : pratiques pédagogiques effectives et usages de l’environnement physique-matériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n2-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating academic and vocational subjects in vocational education and training: a case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Théric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vocational Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13636820.2025.2461589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement d’apprentissage et créativité : impact sur l’utilisation des stratégies cognitives créatives des étudiants en situation de résolution de problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13m16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’apprentissage innovants : pratiques pédagogiques effectives et usages de l’environnement physique-matériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.Article 01. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n2-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISATION OF THE PROFESSIONAL IDENTITY OF TEACHERS OF VOCATIONAL AND TECHNICAL TRAINING IN SENEGAL: AN EXPLORATORY STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Dièye Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.23-44. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/rev.4166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une représentation partagée entre recherche et terrain autour du concept d’hybridation des enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.8566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported TPACK of teacher educators across six countries in Asia and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Chan Kit Yok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kezang Sherab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.3003-3019. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-020-10106-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer un questionnaire pour étudier les conceptions de l’évolution du vivant d’élèves de collège : entre cadre didactique et psychométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement professionnel et démarches d’investigation : le cas du Génie Industriel Textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité réflexive, un indicateur pour repérer le développement professionnel des enseignants de la formation professionnelle technique au Sénégal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Dièye Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Niane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens nouvelle série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (25), pp.229-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the first lesson to one year late: professional development of a French teacher student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloque SIEST Méditerranée, Marseille 2016, Vol. 3 ( N. 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Learning Through Video: Reflection of a Pre-service Teacher one year on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJER-Alberta Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (4), pp.353-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning trajectories and professional development: student teacher in electrical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7379/82121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la santé et de la sécurité au travail à l’école : une illusion institutionnelle pour penser l’évolution des pratiques de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes et réalité professionnelle : cas d’enseignants des lycées techniques et professionnels industriels au Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moudouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.41-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From social practices to expertise. Analysing ways to prevent professional risks in the fi eld of air conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.11-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 protective behavior among French high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th conference of European Researchers in Didactics of Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' (12-13 years old) ideas about chance and evolution during the game Darwinium during a playful activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tortochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIDOB 2022, European Researchers In Didactics Of Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un outil de mobile learning intégrant de la réalité augmentée pour les enseignements-apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la pédagogie organisée par le Centre d’Innovation Pédagogique et d’Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des espaces d’apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d’Aix Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque International du RAIFFET- Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner et raconter le hasard et l’évolution du vivant dans le jeu Darwinium, en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tortochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling Science, Drawing Science / Sciences en récit, Science en image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STIMULI, Jun 2022, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation de l’hybridation des enseignements par les enseignants du second degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 13 - Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athène, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des espaces d’apprentissage capacitants au service de « l’agir ensemble » : impact sur les processus cognitifs liés à la créativité des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des espaces d'apprentissage-capacitant-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas des CIPE'Lab d'Aix Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international du RAIFFET — Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Libreville (Ecole Normale de l'Enseignement Technique - ENSET), Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">impact des espaces d'apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d'Aix Marseille Université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jc Castera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un processus d’enseignement-apprentissage incluant de la réalité augmentée pour développer le raisonnement scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique et de restitution des ressources d’AMPIRIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Augmented Reality activities on students’ cognitive load and learning outcomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSTE SYMPOSIUM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEAS OF CHANCE AND EVOLUTION FOLLOWING A GAME PLAYED IN A FRENCH LOWER SECONDARY SCHOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Education Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-conception d’un jeu pour aborder l’évolution du vivant en classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Association pour la Recherche en Didactique des Sciences et des Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality for Teacher Education faculties (ARTEfac): images of the Earth-sun model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium the Redesigning Pedagogy Internationall Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIEST Méditerranée - Education scientifique et technologique pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Patras, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a game for teaching challenging STEM concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovation in Learning Instruction and Teacher Education - ILITE 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer pour enseigner et comprendre l’évolution du vivant et le hasard au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jegou Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeux &amp; Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la co-conception d’un dispositif pédagogique de co-intervention en enseignement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone sur les recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the First Lesson to one year later: Reflection of a French Teacher-Student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la difficulté des tâches prescrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Tabbakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SIEST Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIEST, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation tout au long de la vie et approche par compétences: logique de complémentarité ou épreuve en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international du RAIFFET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAIFFET, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser le développement professionnel des enseignants du secteur de l’enseignement technique et de la formation professionnelle au Sénégal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Dièye Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international du RAIFFET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAIFFET, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Erasmus Mundus STETTIN : un outil pour penser la construction d’une professionnalité enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international du RAIFFET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAIFFET, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu éducatif sur le hasard et l’évolution pour les élèves en science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité du modèle mixte dans la formation des formateurs d’enseignants: Le project BLTeae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaconception d'un prototype de jeu sur l'évolution du vivant : dialectique entre analyses didactiques et activité créative de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roy, Emeline; Papon, Lola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer pour éduquer en faveur de la persévérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour France, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La alternancia en la formación inicial del docente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colén Riau, Maria-Teresa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retos y certezas sobre la construcción del conocimiento práctico en la formación de maestros. Una visión calidoscópica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Octaedro S.L., pp.235-247, 2017, Colección Educación universitaria, 978-84-9921-904-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention activity, design activity: to the emergence of creative design in the prevention of risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginner, Thomas Hallström, Jonas Hultén, Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University Electronic Press, 2012, 978-91-7519849-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the prevention of risks in professional contexts: procedure & knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginestié, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The cultural transmission of artefacts, skills and knowledge: Eleven studies in technology education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.61-79, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc : Guide pour hybrider son enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche didactique de l'enseignement de la prévention des risques professionnels en baccalauréat professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Provence Aix-Marseille 1, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01435939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8F3AF6D"/>
+    <w:nsid w:val="C0C72912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-cheneval-armand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7554-537X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158930762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adef.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-amu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raiffet.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Th&#233;ric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13636820.2025.2461589" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m16" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05250502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n2-01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Di&#232;ye Diagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.4166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Campillo-Paquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.8566" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chan Kit Yok" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezang Sherab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10106-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Theric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429956v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Niane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7379/82121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563675v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moudouma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne J&#233;gou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03755153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rotenberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04001380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Jc Castera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leterme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Albrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Tabbakh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435951v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Naouar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435955v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680401v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04118696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01435939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-cheneval-armand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7554-537X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158930762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adef.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-amu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raiffet.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n2-01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Th&#233;ric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13636820.2025.2461589" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m16" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05250502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Di&#232;ye Diagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.4166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Campillo-Paquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.8566" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chan Kit Yok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezang Sherab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10106-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Theric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Niane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7379/82121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moudouma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne J&#233;gou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rotenberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695873v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03755153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04001380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Jc Castera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leterme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Albrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Tabbakh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Naouar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435980v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04118696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01435939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>