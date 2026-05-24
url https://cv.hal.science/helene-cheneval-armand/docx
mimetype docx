--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène CHENEVAL ARMAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-cheneval-armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7554-537X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158930762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences (Hors Classe) en Sciences de l'Education - Inspé - ADEF - Aix Marseille Université</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire ADEF EA4671</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSPÉ Aix-Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuelles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de mission Recherche et Relations Internationales au sein du pôle recherche et coopérations internationales en éducation de l’Inspé d’Aix Marseille Université : développement des mobilités et des projets de formation à l'internationnal.Responsable de la mention 4 MEEF PIF « Pratiques et Ingénierie de la Formation ».Responsable du parcours MEEF « Pratiques et Ingénierie de la Formation ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable et coordinatrice du Réseau UNESCO - UNITWIN Teacher training and Education for Sustainable Science (TESS): Ce réseau regroupe 11 pays et 12 institutions universitaires autour de la thématique « Éducation, formation des enseignants et développement durable » (Vietnam, Tunisie, Sénégal, Liban, Grèce, Gabon, Cameroun, Bhutan, Bangladesh).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente du Réseau des Institutions de Formation de Formateurs de l’Enseignement Technique </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAIFFET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : 283 membres répartis dans 56 pays.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’apprentissage innovants : pratiques pédagogiques effectives et usages de l’environnement physique-matériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n2-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating academic and vocational subjects in vocational education and training: a case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Théric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vocational Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13636820.2025.2461589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement d’apprentissage et créativité : impact sur l’utilisation des stratégies cognitives créatives des étudiants en situation de résolution de problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13m16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’apprentissage innovants : pratiques pédagogiques effectives et usages de l’environnement physique-matériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.Article 01. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n2-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISATION OF THE PROFESSIONAL IDENTITY OF TEACHERS OF VOCATIONAL AND TECHNICAL TRAINING IN SENEGAL: AN EXPLORATORY STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Dièye Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.23-44. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/rev.4166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une représentation partagée entre recherche et terrain autour du concept d’hybridation des enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.8566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported TPACK of teacher educators across six countries in Asia and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Chan Kit Yok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kezang Sherab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.3003-3019. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-020-10106-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer un questionnaire pour étudier les conceptions de l’évolution du vivant d’élèves de collège : entre cadre didactique et psychométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement professionnel et démarches d’investigation : le cas du Génie Industriel Textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité réflexive, un indicateur pour repérer le développement professionnel des enseignants de la formation professionnelle technique au Sénégal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Dièye Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Niane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens nouvelle série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (25), pp.229-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the first lesson to one year late: professional development of a French teacher student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloque SIEST Méditerranée, Marseille 2016, Vol. 3 ( N. 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Learning Through Video: Reflection of a Pre-service Teacher one year on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJER-Alberta Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (4), pp.353-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning trajectories and professional development: student teacher in electrical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7379/82121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la santé et de la sécurité au travail à l’école : une illusion institutionnelle pour penser l’évolution des pratiques de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes et réalité professionnelle : cas d’enseignants des lycées techniques et professionnels industriels au Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moudouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.41-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From social practices to expertise. Analysing ways to prevent professional risks in the fi eld of air conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.11-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 protective behavior among French high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th conference of European Researchers in Didactics of Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' (12-13 years old) ideas about chance and evolution during the game Darwinium during a playful activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tortochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIDOB 2022, European Researchers In Didactics Of Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un outil de mobile learning intégrant de la réalité augmentée pour les enseignements-apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la pédagogie organisée par le Centre d’Innovation Pédagogique et d’Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des espaces d’apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d’Aix Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque International du RAIFFET- Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner et raconter le hasard et l’évolution du vivant dans le jeu Darwinium, en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tortochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling Science, Drawing Science / Sciences en récit, Science en image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STIMULI, Jun 2022, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation de l’hybridation des enseignements par les enseignants du second degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 13 - Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athène, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des espaces d’apprentissage capacitants au service de « l’agir ensemble » : impact sur les processus cognitifs liés à la créativité des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des espaces d'apprentissage-capacitant-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas des CIPE'Lab d'Aix Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international du RAIFFET — Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Libreville (Ecole Normale de l'Enseignement Technique - ENSET), Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">impact des espaces d'apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d'Aix Marseille Université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jc Castera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un processus d’enseignement-apprentissage incluant de la réalité augmentée pour développer le raisonnement scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique et de restitution des ressources d’AMPIRIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Augmented Reality activities on students’ cognitive load and learning outcomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSTE SYMPOSIUM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEAS OF CHANCE AND EVOLUTION FOLLOWING A GAME PLAYED IN A FRENCH LOWER SECONDARY SCHOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Education Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-conception d’un jeu pour aborder l’évolution du vivant en classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Association pour la Recherche en Didactique des Sciences et des Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality for Teacher Education faculties (ARTEfac): images of the Earth-sun model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium the Redesigning Pedagogy Internationall Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIEST Méditerranée - Education scientifique et technologique pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Patras, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a game for teaching challenging STEM concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovation in Learning Instruction and Teacher Education - ILITE 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer pour enseigner et comprendre l’évolution du vivant et le hasard au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jegou Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeux &amp; Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la co-conception d’un dispositif pédagogique de co-intervention en enseignement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone sur les recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the First Lesson to one year later: Reflection of a French Teacher-Student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la difficulté des tâches prescrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Tabbakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SIEST Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIEST, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation tout au long de la vie et approche par compétences: logique de complémentarité ou épreuve en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international du RAIFFET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAIFFET, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser le développement professionnel des enseignants du secteur de l’enseignement technique et de la formation professionnelle au Sénégal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Dièye Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international du RAIFFET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAIFFET, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Erasmus Mundus STETTIN : un outil pour penser la construction d’une professionnalité enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international du RAIFFET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAIFFET, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu éducatif sur le hasard et l’évolution pour les élèves en science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité du modèle mixte dans la formation des formateurs d’enseignants: Le project BLTeae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaconception d'un prototype de jeu sur l'évolution du vivant : dialectique entre analyses didactiques et activité créative de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roy, Emeline; Papon, Lola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer pour éduquer en faveur de la persévérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour France, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La alternancia en la formación inicial del docente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colén Riau, Maria-Teresa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retos y certezas sobre la construcción del conocimiento práctico en la formación de maestros. Una visión calidoscópica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Octaedro S.L., pp.235-247, 2017, Colección Educación universitaria, 978-84-9921-904-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention activity, design activity: to the emergence of creative design in the prevention of risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginner, Thomas Hallström, Jonas Hultén, Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University Electronic Press, 2012, 978-91-7519849-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the prevention of risks in professional contexts: procedure & knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginestié, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The cultural transmission of artefacts, skills and knowledge: Eleven studies in technology education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.61-79, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc : Guide pour hybrider son enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche didactique de l'enseignement de la prévention des risques professionnels en baccalauréat professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Provence Aix-Marseille 1, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01435939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène CHENEVAL ARMAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-cheneval-armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7554-537X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158930762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences (Hors Classe) en Sciences de l'Education - Inspé - ADEF - Aix Marseille Université</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire ADEF EA4671</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSPÉ Aix-Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuelles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de mission Recherche et Relations Internationales au sein du pôle recherche et coopérations internationales en éducation de l’Inspé d’Aix Marseille Université : développement des mobilités et des projets de formation à l'internationnal.Responsable de la mention 4 MEEF PIF « Pratiques et Ingénierie de la Formation ».Responsable du parcours MEEF « Pratiques et Ingénierie de la Formation ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable et coordinatrice du Réseau UNESCO - UNITWIN Teacher training and Education for Sustainable Science (TESS): Ce réseau regroupe 11 pays et 12 institutions universitaires autour de la thématique « Éducation, formation des enseignants et développement durable » (Vietnam, Tunisie, Sénégal, Liban, Grèce, Gabon, Cameroun, Bhutan, Bangladesh).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente du Réseau des Institutions de Formation de Formateurs de l’Enseignement Technique </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAIFFET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : 283 membres répartis dans 56 pays.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’apprentissage innovants : pratiques pédagogiques effectives et usages de l’environnement physique-matériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n2-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating academic and vocational subjects in vocational education and training: a case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Théric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vocational Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13636820.2025.2461589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement d’apprentissage et créativité : impact sur l’utilisation des stratégies cognitives créatives des étudiants en situation de résolution de problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13m16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’apprentissage innovants : pratiques pédagogiques effectives et usages de l’environnement physique-matériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.Article 01. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n2-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISATION OF THE PROFESSIONAL IDENTITY OF TEACHERS OF VOCATIONAL AND TECHNICAL TRAINING IN SENEGAL: AN EXPLORATORY STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Dièye Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.23-44. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/rev.4166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une représentation partagée entre recherche et terrain autour du concept d’hybridation des enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.8566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported TPACK of teacher educators across six countries in Asia and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Chan Kit Yok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kezang Sherab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.3003-3019. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-020-10106-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer un questionnaire pour étudier les conceptions de l’évolution du vivant d’élèves de collège : entre cadre didactique et psychométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement professionnel et démarches d’investigation : le cas du Génie Industriel Textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité réflexive, un indicateur pour repérer le développement professionnel des enseignants de la formation professionnelle technique au Sénégal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Dièye Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Niane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens nouvelle série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (25), pp.229-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the first lesson to one year late: professional development of a French teacher student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloque SIEST Méditerranée, Marseille 2016, Vol. 3 ( N. 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Learning Through Video: Reflection of a Pre-service Teacher one year on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJER-Alberta Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (4), pp.353-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning trajectories and professional development: student teacher in electrical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7379/82121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la santé et de la sécurité au travail à l’école : une illusion institutionnelle pour penser l’évolution des pratiques de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes et réalité professionnelle : cas d’enseignants des lycées techniques et professionnels industriels au Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moudouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.41-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From social practices to expertise. Analysing ways to prevent professional risks in the fi eld of air conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.11-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 protective behavior among French high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th conference of European Researchers in Didactics of Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des espaces d’apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d’Aix Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque International du RAIFFET- Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner et raconter le hasard et l’évolution du vivant dans le jeu Darwinium, en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tortochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling Science, Drawing Science / Sciences en récit, Science en image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STIMULI, Jun 2022, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un outil de mobile learning intégrant de la réalité augmentée pour les enseignements-apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la pédagogie organisée par le Centre d’Innovation Pédagogique et d’Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation de l’hybridation des enseignements par les enseignants du second degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 13 - Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athène, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des espaces d’apprentissage capacitants au service de « l’agir ensemble » : impact sur les processus cognitifs liés à la créativité des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' (12-13 years old) ideas about chance and evolution during the game Darwinium during a playful activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tortochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIDOB 2022, European Researchers In Didactics Of Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un processus d’enseignement-apprentissage incluant de la réalité augmentée pour développer le raisonnement scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique et de restitution des ressources d’AMPIRIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">impact des espaces d'apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d'Aix Marseille Université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jc Castera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des espaces d'apprentissage-capacitant-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas des CIPE'Lab d'Aix Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international du RAIFFET — Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Libreville (Ecole Normale de l'Enseignement Technique - ENSET), Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Augmented Reality activities on students’ cognitive load and learning outcomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSTE SYMPOSIUM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEAS OF CHANCE AND EVOLUTION FOLLOWING A GAME PLAYED IN A FRENCH LOWER SECONDARY SCHOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Education Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-conception d’un jeu pour aborder l’évolution du vivant en classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Association pour la Recherche en Didactique des Sciences et des Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality for Teacher Education faculties (ARTEfac): images of the Earth-sun model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium the Redesigning Pedagogy Internationall Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIEST Méditerranée - Education scientifique et technologique pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Patras, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a game for teaching challenging STEM concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovation in Learning Instruction and Teacher Education - ILITE 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer pour enseigner et comprendre l’évolution du vivant et le hasard au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jegou Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeux &amp; Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la co-conception d’un dispositif pédagogique de co-intervention en enseignement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone sur les recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the First Lesson to one year later: Reflection of a French Teacher-Student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la difficulté des tâches prescrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Tabbakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SIEST Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIEST, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation tout au long de la vie et approche par compétences: logique de complémentarité ou épreuve en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international du RAIFFET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAIFFET, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser le développement professionnel des enseignants du secteur de l’enseignement technique et de la formation professionnelle au Sénégal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Dièye Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international du RAIFFET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAIFFET, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Erasmus Mundus STETTIN : un outil pour penser la construction d’une professionnalité enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international du RAIFFET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAIFFET, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu éducatif sur le hasard et l’évolution pour les élèves en science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité du modèle mixte dans la formation des formateurs d’enseignants: Le project BLTeae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaconception d'un prototype de jeu sur l'évolution du vivant : dialectique entre analyses didactiques et activité créative de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roy, Emeline; Papon, Lola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer pour éduquer en faveur de la persévérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour France, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La alternancia en la formación inicial del docente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colén Riau, Maria-Teresa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retos y certezas sobre la construcción del conocimiento práctico en la formación de maestros. Una visión calidoscópica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Octaedro S.L., pp.235-247, 2017, Colección Educación universitaria, 978-84-9921-904-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention activity, design activity: to the emergence of creative design in the prevention of risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginner, Thomas Hallström, Jonas Hultén, Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University Electronic Press, 2012, 978-91-7519849-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the prevention of risks in professional contexts: procedure & knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginestié, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The cultural transmission of artefacts, skills and knowledge: Eleven studies in technology education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.61-79, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc : Guide pour hybrider son enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche didactique de l'enseignement de la prévention des risques professionnels en baccalauréat professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Provence Aix-Marseille 1, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01435939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0C72912"/>
+    <w:nsid w:val="AB5B5070"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-cheneval-armand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7554-537X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158930762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adef.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-amu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raiffet.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n2-01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Th&#233;ric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13636820.2025.2461589" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m16" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05250502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Di&#232;ye Diagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.4166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Campillo-Paquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.8566" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chan Kit Yok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezang Sherab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10106-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Theric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Niane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7379/82121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moudouma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne J&#233;gou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rotenberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695873v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03755153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04001380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Jc Castera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leterme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Albrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Tabbakh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Naouar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435980v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04118696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01435939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-cheneval-armand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7554-537X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158930762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adef.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-amu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raiffet.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n2-01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Th&#233;ric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13636820.2025.2461589" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m16" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05250502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Di&#232;ye Diagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.4166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Campillo-Paquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.8566" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chan Kit Yok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezang Sherab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10106-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Theric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Niane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7379/82121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moudouma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne J&#233;gou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03755153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04001380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rotenberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Jc Castera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leterme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Albrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Tabbakh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Naouar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435980v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04118696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01435939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>