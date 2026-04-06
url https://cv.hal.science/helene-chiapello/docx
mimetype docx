--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.85676392573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Chiapello </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5102-0632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225345390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">• INRAE:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> research engineer in microbial bioinformatics at the Microbiology and the food chain (MICA) scientific division, MaIAGE (Applied Mathematics and Computer Science, from Genomes to Environment) research unit, INRAE Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">• SFBI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (French Society of Bioinformatics): member of the board (2014-2020) and deputy president (2016-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">• IFB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (French Institute of Bioinformatics): co-coordinator of Training (since 2017), member of the steering committee ( 2020-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">• DUBii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (University Diploma in Integrative Bioinformatics): Co-head of the diploma (2018, 2019, 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016: HDR - Paul Sabatier university (Toulouse 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1999: PhD - Pierre & Marie Curie university (Paris 6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1990: Master in Biochemistry - Pierre & Marie Curie university (Paris 6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive acquisition of conjugative and mobilizable integrated elements fuels Faecalibacterium plasticity and hints at their adaptation to the gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charron-Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Hamadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.17013. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-99981-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Salmonella enterica serovars Paratyphi A, Typhi and Typhimurium reveals distinct profiles of their pangenome, mobile genetic elements, antimicrobial resistance and defense systems repertoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bar Piscon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohad Gal-Mor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2504658. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2025.2504658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-immune system, mobilome and resistome in Streptococcus suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dechêne-Tempier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (9), pp.001521. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.001521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of metataxonomic data sets into microbial association networks highlights shared bacterial community dynamics in fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Yves Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (6), pp.e00312-24. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.00312-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genome Analysis of Enterococcus cecorum Reveals Intercontinental Spread of a Lineage of Clinical Poultry Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Laurentie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chambellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.e0049522. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msphere.00495-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICEscreen: a tool to detect Firmicute ICEs and IMEs, isolated or enclosed in composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (4), pp.lqac079. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqac079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FirmiData: a set of 40 genomes of Firmicutes with a curated annotation of ICEs and IMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.157. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-022-06036-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Salmonella Paratyphi A is motile and differs in the expression of flagella-chemotaxis, SPI-1 and carbon utilization pathways in comparison to intracellular S. Typhimurium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helit Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Scharte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), 35 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1010425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene co-expression network analysis of the human gut commensal bacterium Faecalibacterium prausnitzii in R-Shiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mournetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp. e0271847. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance, Diversity and Role of ICEs and IMEs in the Adaptation of Streptococcus salivarius to the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charron-Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11090999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the evolution and coevolution of small regulatory RNAs and coding genes in Listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Painset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.882. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4242-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01740259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhylOligo: a package to identify contaminant or untargeted organism sequences in genome assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Bitard-Feildel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (20), pp.3283 - 3285. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented large inverted repeats at the replication terminus of circular bacterial chromosomes suggest a novel mode of chromosome rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela El Kafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeriomics : an Interactive Web Platform for Systems Biology of Listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bécavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Koutero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tchitchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lechat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (2), pp.e00186-16. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSystems.00186-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01574970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering genome content and evolutionary relationships of isolates from the fungus Magnaporthe oryzae attacking different host plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (10), pp.2896-2912. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222884v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide investigation of mRNA lifetime determinants in Escherichia coli cells cultured at different growth rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Arike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raivo Vilu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1482-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOC, A new strategy for pairwise alignment of collinear genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.16:111. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0530-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01170968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated virulence and genomic reductive evolution in the entomopathogenic bacterial symbiont species, Xenorhabdus poinarii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.1495-1513. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes under positive selection in a model plant pathogenic fungus, Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela G. Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette J. Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana T. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (05), pp.987-996. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Invasive Salmonella enterica subsp. enterica Serotype Enteritidis Strain LA5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (9), pp.2387-2388. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00256-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the persistent Salmonella enterica subsp enterica Serotype Senftenberg Strain SS209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Boumart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (9), pp.2385-2386. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00255-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the clinical Streptococcus salivarius strain CCHSS3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (18), pp.5041-5042. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.05416-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness assessment of whole bacterial genome segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo H. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem M. El Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (9), pp.1155-1165. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CompaGB: An open framework for genome browsers comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault-Jacquemard Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.133. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-4-133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular basis of wine yeast fermentation traits using a combined genetic and genomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé C. Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.263-281. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/G3.111.000422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of complete bacterial genome segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6398, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de nos biodéchets : production d'énergie ou production de compost ? État des connaissances et des techniques de traitement pour une valorisation optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bletzacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57-58, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organised genome dynamics in the Escherichia coli species results in highly diverse adaptive paths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baeriswyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.e1000344. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed sequences tags of the anther smut fungus, Microbotryum violaceum, identify mating and pathogenicity genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Yockteng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (1), pp.272. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of 60 polymorphic microsatellite loci in EST libraries of four sibling species of the phytopathogenic fungal complex Microbotryum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yockteng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01967.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">312</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification biases: possible differences among deviating gene expressions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot-Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (46), pp.46. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUNYBASE: the FUNGAL phYlogenomic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (456), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">312</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">312</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault-Jacquemard Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">312</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of DNA Motifs Implicated in Maintenance of Bacterial Core Genomes by Predictive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (9), pp.1614-1621;e153. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnovArray: a set of SAS macros for the analysis of variance of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.150. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic determination of the mosaic structure of bacterial genomes: species backbone versus strain-specific loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sourivong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault-Jacquemard Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.171. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Arabidopsis thaliana gene neighborhoods through bibliographic co-citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (5), pp.511-519. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0097-8485(02)00011-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tnt1 transposition events are induced by in vitro transformation of Arabidopsis thaliana, and transposed copies integrate into genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Feuerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 265, pp.32-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codon usage and gene function are related in sequences of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lisacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 209, pp.GC1-GC38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further progress towards a catalogue of all Arabidopsis genes: analysis of a set of 5000 non-redundant ESTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (1), pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of 1152 expressed sequence tags obtained by partial sequencing of cDNAs from Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4 (6), pp.1051-1061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection in a plant-based fermentation knowledge graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Merlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Durrazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Remondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODSIM 2026 - 14th biennial FOODSIM'2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROSIS, Apr 2026, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from Evo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinelle Naïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT LEGO - Journées du GDR BIMMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR BIMMM, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Integrative Conjugative Elements: detection and annotation in Bacillota genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON TYPE IV SECRETION SYSTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and diversity of Integrative and Conjugative or Mobilizable Elements carrying antimicrobial resistance genes in Streptococcus suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dechêne-Tempier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on type IV secretion system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR1128 DynAMic; PROPULS', Feb 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFB/ELIXIR-FR, the french node of ELIXIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB ECCB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Computational Biology, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMERGEN-BioInfo The digital platform for the French SARS-CoV-2 genomic surveillance and research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Messak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anliat Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Antoinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2022 - Les Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.6778707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICEscreen: a valuable tool for automatic detection of ICEs and IMEs in Firmicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR3546 Eléments transposables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Genetic Elements transferring by conjugation in the human commensal bacterium Streptococcus salivarius: abundance, diversity and role in the adaptation to environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charron-Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR3546 Eléments transposables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to build a relevant and reduced bacterial dataset from NCBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Ah-Lone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICE/IME Finder approach and its application to ICE/IME annotation in Streptococcus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th symposium on Antimicrobial Resistance in Animal and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et co-évolution des petits ARNs régulateurs et des gènes codants chez les bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSES - Séminaire DEBUG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Tara oceans data sets using multiple kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, The Hague, Netherlands. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the pan-secretome among lineages of Magnaporthe oryzae attacking different host-plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ortega-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. pp.281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome evolution of fungal pathogens from the Magnaporthe oryzae/grisea clade.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic comparison within Xenorhabdus genus: X. poinarii species characterized by a small genome and attenuated virulence toward insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering why &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Gallinarum is less invasive in vitro than &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Enteritidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3S International Symposium Salmonella and Salmonellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2013, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMO project: Genetic bases of pathogenicity and host specificity analyzed through comparative and evolutionary genomics in the model fungus Magnaporthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ortega-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.82-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEMO project: Analysis and comparison of genomes of the fungal pathogen Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ortega-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM-Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.379-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement de génomes bactériens : méthodes, évaluation et exemples d'applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire IRISA ( Symbiose )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et comparaison de logiciels de visualisation et d’exploration de génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et annotation de 9 génomes de Magnaporthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Champignons du REID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEMO project: Analysis and comparison of genomes of the fungal pathogen Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EMBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sant Feliu de Guixols, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMO: an innovative project on Evolutionary Genomics of Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Kroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Genome Browsers Using a Software Qualification Method Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault-Jacquemard Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of complete bacterial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and evolution of closely related genomes: methods and examples of applications in bacteria and fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Interactions Plantes - Microorganismes (0441)., Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web services for microbial genome annotation using data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010 : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des Spécificités Phénotypiques de la Levure œnologique a travers une Approche Génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sensitivity and reliability of anchor based genome alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie Informatique Mathématiques2009 - Nantes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. 259 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure the robustness of bacterial genome comparisons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Sensitivity And Reliability Of Anchor Based Genome Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2009 - 10es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BReIF: une e-infrastructure pour accélérer l'utilisation de ressources biologiques diversifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans Numériques 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFB/ELIXIR-FR contributions to the ELIXIR Training Platform Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-species diversity in metagenomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Carmen Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the species level and beyond A rationalized approach to study pangenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. , Nextcloud, https://nextcloud.inrae.fr/s/An986qpn6CqCQek</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding taxonomic diversity and functional signatures of fermented vegetables microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Yves Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food System Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unix competency framework for learning bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Puthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en biologie, informatique, et mathématiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and production of a plug-in tool facilitating the submission of microbial meta-omics data to an international repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors contributing to the prevalence of Integrative and Conjugative or Mobilizable Elements carrying antimicrobial resistance genes in Streptococcus suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dechêne-Tempier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Streptococcus suis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bangkok / Thailand, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of Mobile Genetic Elements carrying antibiotic resistance genes and transferring by conjugation in the human commensal bacterium Streptococcus salivarius.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charron-Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Caparica Congress in Antibiotic Resistance (IC2AR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Caparica, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise detection of antibiotic resistance genes in chicken microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Carmen Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM - colloque virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IFB e-Learning Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Puthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the genomic diversity and gene content of a lactobacilli collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Yves Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICE/IME Finder approach and its application to ICE/IME annotation in Streptococcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Streptococcus suis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole metagenome analysis with metagWGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe de travail sur les Métiers de la Bioinformatique (MetBIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Thomas-Chollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated approach for the annotation of ICEs and IMEs in bacterial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host tropism and host-pathogen interplay of typhoidal Salmonella enterica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , 2017, Journées Ouvertes en Biologie, Informatique et Mathématiques. JOBIM 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating mycoplasma small non-coding RNAs using synthetic biology tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iason Tsarmpopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEMO project: Hitchhiking DNA in Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015. Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 1123 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of transposable elements in the Magnaporthe oryzae/grisea clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG - Plant Animal Genome,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGO, Integration from Genomes to Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. , pp.246, 2013, JOBIM TOULOUSE 2013 - RÉSUMÉS COURTS (affiches)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and evolution of transposable elements in the Magnaporthe oryzae/grisea clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome evolution of fungal pathoens from Magnaporthe oryzae/grisea clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ortega-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International congress on Molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Kyoto, Japan. , 2012, Poster session 21 - Structural biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR training handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allegra Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPiD: a subtilis protein interaction database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques et bases de données en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Informatique - principes d'utilisation des outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional plant genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, 2007, 978-1-57808-506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Databases in biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, 2007, 978-1-57808-506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, 2007, 978-1-57808-506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques et bases de données en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation and databases : status and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database annotation in molecular biology : principles and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2004, 978-0-470-85681-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide simplifié - Gestion des données de vos recherches à l'usage des porteurs de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/0ezn-aq96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandbox.bio tutorials – Linux basics training modules (IFB ELIXIR-FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toffano-Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Puthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICEscreen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:39855033173eb6e930cc148edef34905b34e8459;origin=https://hal.archives-ouvertes.fr/hal-03610196;visit=swh:1:snp:5f80897225e2e86613b5b10e7bdd103858426c8a;anchor=swh:1:rel:633a56d28c36ec614cb05ae1ab0494639c7e84af;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610196v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId416"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.85676392573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Chiapello </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5102-0632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225345390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">• INRAE:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> research engineer in microbial bioinformatics at the Microbiology and the food chain (MICA) scientific division, MaIAGE (Applied Mathematics and Computer Science, from Genomes to Environment) research unit, INRAE Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">• SFBI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (French Society of Bioinformatics): member of the board (2014-2020) and deputy president (2016-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">• IFB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (French Institute of Bioinformatics): co-coordinator of Training (since 2017), member of the steering committee ( 2020-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">• DUBii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (University Diploma in Integrative Bioinformatics): Co-head of the diploma (2018, 2019, 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016: HDR - Paul Sabatier university (Toulouse 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1999: PhD - Pierre & Marie Curie university (Paris 6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1990: Master in Biochemistry - Pierre & Marie Curie university (Paris 6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive acquisition of conjugative and mobilizable integrated elements fuels Faecalibacterium plasticity and hints at their adaptation to the gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charron-Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Hamadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.17013. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-99981-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-immune system, mobilome and resistome in Streptococcus suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dechêne-Tempier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (9), pp.001521. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.001521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Salmonella enterica serovars Paratyphi A, Typhi and Typhimurium reveals distinct profiles of their pangenome, mobile genetic elements, antimicrobial resistance and defense systems repertoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bar Piscon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohad Gal-Mor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2504658. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2025.2504658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of metataxonomic data sets into microbial association networks highlights shared bacterial community dynamics in fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Yves Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (6), pp.e00312-24. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.00312-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genome Analysis of Enterococcus cecorum Reveals Intercontinental Spread of a Lineage of Clinical Poultry Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Laurentie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chambellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.e0049522. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msphere.00495-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICEscreen: a tool to detect Firmicute ICEs and IMEs, isolated or enclosed in composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (4), pp.lqac079. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqac079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FirmiData: a set of 40 genomes of Firmicutes with a curated annotation of ICEs and IMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.157. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-022-06036-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Salmonella Paratyphi A is motile and differs in the expression of flagella-chemotaxis, SPI-1 and carbon utilization pathways in comparison to intracellular S. Typhimurium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helit Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Scharte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), 35 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1010425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene co-expression network analysis of the human gut commensal bacterium Faecalibacterium prausnitzii in R-Shiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mournetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp. e0271847. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance, Diversity and Role of ICEs and IMEs in the Adaptation of Streptococcus salivarius to the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charron-Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11090999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhylOligo: a package to identify contaminant or untargeted organism sequences in genome assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Bitard-Feildel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (20), pp.3283 - 3285. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented large inverted repeats at the replication terminus of circular bacterial chromosomes suggest a novel mode of chromosome rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela El Kafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeriomics : an Interactive Web Platform for Systems Biology of Listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bécavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Koutero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tchitchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lechat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (2), pp.e00186-16. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSystems.00186-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01574970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the evolution and coevolution of small regulatory RNAs and coding genes in Listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Painset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.882. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4242-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01740259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering genome content and evolutionary relationships of isolates from the fungus Magnaporthe oryzae attacking different host plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (10), pp.2896-2912. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222884v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide investigation of mRNA lifetime determinants in Escherichia coli cells cultured at different growth rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Arike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raivo Vilu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1482-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOC, A new strategy for pairwise alignment of collinear genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.16:111. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0530-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01170968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated virulence and genomic reductive evolution in the entomopathogenic bacterial symbiont species, Xenorhabdus poinarii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.1495-1513. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes under positive selection in a model plant pathogenic fungus, Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela G. Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette J. Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana T. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (05), pp.987-996. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Invasive Salmonella enterica subsp. enterica Serotype Enteritidis Strain LA5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (9), pp.2387-2388. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00256-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the persistent Salmonella enterica subsp enterica Serotype Senftenberg Strain SS209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Boumart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (9), pp.2385-2386. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00255-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the clinical Streptococcus salivarius strain CCHSS3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (18), pp.5041-5042. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.05416-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness assessment of whole bacterial genome segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo H. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem M. El Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (9), pp.1155-1165. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CompaGB: An open framework for genome browsers comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault-Jacquemard Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.133. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-4-133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular basis of wine yeast fermentation traits using a combined genetic and genomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé C. Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.263-281. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/G3.111.000422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of complete bacterial genome segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6398, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de nos biodéchets : production d'énergie ou production de compost ? État des connaissances et des techniques de traitement pour une valorisation optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bletzacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57-58, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organised genome dynamics in the Escherichia coli species results in highly diverse adaptive paths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baeriswyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.e1000344. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed sequences tags of the anther smut fungus, Microbotryum violaceum, identify mating and pathogenicity genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Yockteng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (1), pp.272. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of 60 polymorphic microsatellite loci in EST libraries of four sibling species of the phytopathogenic fungal complex Microbotryum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yockteng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01967.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">312</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification biases: possible differences among deviating gene expressions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot-Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (46), pp.46. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUNYBASE: the FUNGAL phYlogenomic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (456), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">312</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">312</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault-Jacquemard Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">312</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of DNA Motifs Implicated in Maintenance of Bacterial Core Genomes by Predictive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (9), pp.1614-1621;e153. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnovArray: a set of SAS macros for the analysis of variance of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.150. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic determination of the mosaic structure of bacterial genomes: species backbone versus strain-specific loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sourivong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault-Jacquemard Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.171. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Arabidopsis thaliana gene neighborhoods through bibliographic co-citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (5), pp.511-519. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0097-8485(02)00011-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tnt1 transposition events are induced by in vitro transformation of Arabidopsis thaliana, and transposed copies integrate into genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Feuerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 265, pp.32-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codon usage and gene function are related in sequences of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lisacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 209, pp.GC1-GC38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further progress towards a catalogue of all Arabidopsis genes: analysis of a set of 5000 non-redundant ESTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (1), pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of 1152 expressed sequence tags obtained by partial sequencing of cDNAs from Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4 (6), pp.1051-1061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection in a plant-based fermentation knowledge graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Merlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Durrazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Remondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODSIM 2026 - 14th biennial FOODSIM'2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROSIS, Apr 2026, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Integrative Conjugative Elements: detection and annotation in Bacillota genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON TYPE IV SECRETION SYSTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and diversity of Integrative and Conjugative or Mobilizable Elements carrying antimicrobial resistance genes in Streptococcus suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dechêne-Tempier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on type IV secretion system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR1128 DynAMic; PROPULS', Feb 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from Evo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinelle Naïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT LEGO - Journées du GDR BIMMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR BIMMM, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFB/ELIXIR-FR, the french node of ELIXIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB ECCB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Computational Biology, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICEscreen: a valuable tool for automatic detection of ICEs and IMEs in Firmicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR3546 Eléments transposables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMERGEN-BioInfo The digital platform for the French SARS-CoV-2 genomic surveillance and research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Messak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anliat Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Antoinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2022 - Les Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.6778707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Genetic Elements transferring by conjugation in the human commensal bacterium Streptococcus salivarius: abundance, diversity and role in the adaptation to environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charron-Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR3546 Eléments transposables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to build a relevant and reduced bacterial dataset from NCBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Ah-Lone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICE/IME Finder approach and its application to ICE/IME annotation in Streptococcus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th symposium on Antimicrobial Resistance in Animal and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et co-évolution des petits ARNs régulateurs et des gènes codants chez les bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSES - Séminaire DEBUG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Tara oceans data sets using multiple kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, The Hague, Netherlands. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome evolution of fungal pathogens from the Magnaporthe oryzae/grisea clade.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic comparison within Xenorhabdus genus: X. poinarii species characterized by a small genome and attenuated virulence toward insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering why &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Gallinarum is less invasive in vitro than &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Enteritidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3S International Symposium Salmonella and Salmonellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2013, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the pan-secretome among lineages of Magnaporthe oryzae attacking different host-plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ortega-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. pp.281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMO project: Genetic bases of pathogenicity and host specificity analyzed through comparative and evolutionary genomics in the model fungus Magnaporthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ortega-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.82-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEMO project: Analysis and comparison of genomes of the fungal pathogen Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ortega-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM-Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.379-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement de génomes bactériens : méthodes, évaluation et exemples d'applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire IRISA ( Symbiose )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et comparaison de logiciels de visualisation et d’exploration de génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et annotation de 9 génomes de Magnaporthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Champignons du REID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEMO project: Analysis and comparison of genomes of the fungal pathogen Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EMBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sant Feliu de Guixols, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Genome Browsers Using a Software Qualification Method Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault-Jacquemard Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of complete bacterial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and evolution of closely related genomes: methods and examples of applications in bacteria and fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Interactions Plantes - Microorganismes (0441)., Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web services for microbial genome annotation using data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010 : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des Spécificités Phénotypiques de la Levure œnologique a travers une Approche Génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMO: an innovative project on Evolutionary Genomics of Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Kroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sensitivity and reliability of anchor based genome alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie Informatique Mathématiques2009 - Nantes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. 259 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure the robustness of bacterial genome comparisons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Sensitivity And Reliability Of Anchor Based Genome Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2009 - 10es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BReIF: une e-infrastructure pour accélérer l'utilisation de ressources biologiques diversifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans Numériques 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFB/ELIXIR-FR contributions to the ELIXIR Training Platform Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-species diversity in metagenomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Carmen Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the species level and beyond A rationalized approach to study pangenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. , Nextcloud, https://nextcloud.inrae.fr/s/An986qpn6CqCQek</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding taxonomic diversity and functional signatures of fermented vegetables microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Yves Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food System Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unix competency framework for learning bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Puthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en biologie, informatique, et mathématiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and production of a plug-in tool facilitating the submission of microbial meta-omics data to an international repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors contributing to the prevalence of Integrative and Conjugative or Mobilizable Elements carrying antimicrobial resistance genes in Streptococcus suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dechêne-Tempier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Streptococcus suis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bangkok / Thailand, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of Mobile Genetic Elements carrying antibiotic resistance genes and transferring by conjugation in the human commensal bacterium Streptococcus salivarius.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charron-Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Caparica Congress in Antibiotic Resistance (IC2AR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Caparica, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise detection of antibiotic resistance genes in chicken microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Carmen Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM - colloque virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IFB e-Learning Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Puthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the genomic diversity and gene content of a lactobacilli collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Yves Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICE/IME Finder approach and its application to ICE/IME annotation in Streptococcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Streptococcus suis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole metagenome analysis with metagWGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe de travail sur les Métiers de la Bioinformatique (MetBIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Thomas-Chollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated approach for the annotation of ICEs and IMEs in bacterial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host tropism and host-pathogen interplay of typhoidal Salmonella enterica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , 2017, Journées Ouvertes en Biologie, Informatique et Mathématiques. JOBIM 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating mycoplasma small non-coding RNAs using synthetic biology tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iason Tsarmpopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEMO project: Hitchhiking DNA in Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015. Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 1123 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of transposable elements in the Magnaporthe oryzae/grisea clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG - Plant Animal Genome,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGO, Integration from Genomes to Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. , pp.246, 2013, JOBIM TOULOUSE 2013 - RÉSUMÉS COURTS (affiches)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and evolution of transposable elements in the Magnaporthe oryzae/grisea clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome evolution of fungal pathoens from Magnaporthe oryzae/grisea clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ortega-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International congress on Molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Kyoto, Japan. , 2012, Poster session 21 - Structural biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR training handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allegra Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPiD: a subtilis protein interaction database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques et bases de données en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Informatique - principes d'utilisation des outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Databases in biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, 2007, 978-1-57808-506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, 2007, 978-1-57808-506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional plant genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, 2007, 978-1-57808-506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques et bases de données en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation and databases : status and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database annotation in molecular biology : principles and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2004, 978-0-470-85681-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide simplifié - Gestion des données de vos recherches à l'usage des porteurs de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/0ezn-aq96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandbox.bio tutorials – Linux basics training modules (IFB ELIXIR-FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toffano-Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Puthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICEscreen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:39855033173eb6e930cc148edef34905b34e8459;origin=https://hal.archives-ouvertes.fr/hal-03610196;visit=swh:1:snp:5f80897225e2e86613b5b10e7bdd103858426c8a;anchor=swh:1:rel:633a56d28c36ec614cb05ae1ab0494639c7e84af;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610196v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId416"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49341D3D"/>
+    <w:nsid w:val="D9E309D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-chiapello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5102-0632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225345390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99981-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bar Piscon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Gal-Mor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2504658" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dech&#234;ne-Tempier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001521" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00312-24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06036-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helit Cohen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scharte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cohen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010425" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271847" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11090999" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01740259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cerutti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Painset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moisan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4242-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bitard-Feildel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx396" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44331" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01574970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Koutero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00186-16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222884v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv187" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esquerre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Arike" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raivo Vilu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1482-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0530-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000313v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Aguileta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Lengell&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T. Giraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2012.02.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN3NF403-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03044203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rossignol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendrault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00256-12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00255-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Couloux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05416-11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo H. Devillers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. El Karoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644023v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendrault-Jacquemard Gendrault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-133" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Ambroset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/G3.111.000422" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El-Karoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_15" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0DGQ3X4M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bletzacker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delorme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeriswyl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000344" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-272" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockteng" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jonot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01967.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA148B1F6A943FECACB2924E60C73E2FF66873F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Gendrault-Jacquemard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Blum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot-Kaminski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-46" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193636v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rodolphe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-456" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489678v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487406v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blum" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490583v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030153" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440250v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-150" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683426v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sourivong" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Heuclin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-171" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676436v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ollivier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00011-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRNVNZP5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680720v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuerbach" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eberhard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rohmer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lisacek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688410v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudi&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grellet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anselem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540516v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Le Roux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Merlotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Durrazi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Remondini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388811v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perinelle Na&#239;a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987987v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503051v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495542v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Messak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anliat Mohamed" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Antoinat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.6778707" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232460v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495840v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733948v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ah-Lone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974531v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790775v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792439v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001508v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega-Abboud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001510v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodolphe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749048v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019005v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Abboud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000934v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806114v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803608v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802981v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000676v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet Mallet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751005v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Kroj" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751310v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814833v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812455v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752226v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751369v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204257v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108322v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631038v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carmen Sanchez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673896v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bruy&#232;re" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631223v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139284v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousseau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232466v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232454v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337234v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296617v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576928v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974525v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788137v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287534v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01829606v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603254v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cerruti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742260v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsarmpopoulos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gourgues" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801084v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190539v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri Lebrun" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746442v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190331v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748600v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180277v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Palagi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Burke" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Via" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839427v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823616v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r936-bio-informatique.html" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815636v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814265v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820083v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rodolphe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832814v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832226v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Hoebeke" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830852v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094925v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0ezn-aq96" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610196v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:39855033173eb6e930cc148edef34905b34e8459;origin=https://hal.archives-ouvertes.fr/hal-03610196;visit=swh:1:snp:5f80897225e2e86613b5b10e7bdd103858426c8a;anchor=swh:1:rel:633a56d28c36ec614cb05ae1ab0494639c7e84af;path=/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-chiapello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5102-0632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225345390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99981-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289975v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dech&#234;ne-Tempier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bar Piscon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Gal-Mor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2504658" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00312-24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06036-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helit Cohen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scharte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cohen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010425" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271847" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11090999" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bitard-Feildel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cerutti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx396" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44331" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01574970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Koutero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00186-16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01740259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Painset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moisan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4242-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222884v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv187" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esquerre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Arike" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raivo Vilu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1482-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0530-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000313v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Aguileta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Lengell&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T. Giraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2012.02.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN3NF403-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03044203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rossignol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendrault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00256-12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00255-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Couloux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05416-11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo H. Devillers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. El Karoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644023v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendrault-Jacquemard Gendrault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-133" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Ambroset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/G3.111.000422" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El-Karoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_15" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0DGQ3X4M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bletzacker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delorme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeriswyl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000344" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-272" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockteng" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jonot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01967.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA148B1F6A943FECACB2924E60C73E2FF66873F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Gendrault-Jacquemard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Blum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot-Kaminski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-46" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193636v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rodolphe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-456" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487406v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489678v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blum" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490583v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030153" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440250v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-150" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683426v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sourivong" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Heuclin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-171" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676436v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ollivier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00011-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRNVNZP5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680720v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuerbach" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eberhard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rohmer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lisacek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688410v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudi&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grellet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anselem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540516v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Le Roux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Merlotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Durrazi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Remondini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987987v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286237v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388811v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perinelle Na&#239;a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503051v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232460v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495542v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Messak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anliat Mohamed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Antoinat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.6778707" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495840v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733948v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ah-Lone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974531v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790775v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792439v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001510v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodolphe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749048v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001508v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega-Abboud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019005v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Abboud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000934v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806114v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803608v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802981v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000676v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet Mallet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751310v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814833v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812455v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752226v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751369v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751005v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Kroj" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204257v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108322v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631038v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carmen Sanchez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673896v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bruy&#232;re" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631223v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139284v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousseau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232466v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232454v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337234v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296617v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576928v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974525v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788137v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287534v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01829606v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603254v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cerruti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742260v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsarmpopoulos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gourgues" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801084v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190539v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri Lebrun" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746442v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190331v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748600v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180277v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Palagi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Burke" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Via" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839427v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823616v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r936-bio-informatique.html" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814265v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820083v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rodolphe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815636v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832814v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832226v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Hoebeke" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830852v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094925v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0ezn-aq96" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610196v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:39855033173eb6e930cc148edef34905b34e8459;origin=https://hal.archives-ouvertes.fr/hal-03610196;visit=swh:1:snp:5f80897225e2e86613b5b10e7bdd103858426c8a;anchor=swh:1:rel:633a56d28c36ec614cb05ae1ab0494639c7e84af;path=/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>