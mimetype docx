--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.85676392573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Chiapello </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5102-0632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225345390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">• INRAE:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> research engineer in microbial bioinformatics at the Microbiology and the food chain (MICA) scientific division, MaIAGE (Applied Mathematics and Computer Science, from Genomes to Environment) research unit, INRAE Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">• SFBI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (French Society of Bioinformatics): member of the board (2014-2020) and deputy president (2016-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">• IFB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (French Institute of Bioinformatics): co-coordinator of Training (since 2017), member of the steering committee ( 2020-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">• DUBii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (University Diploma in Integrative Bioinformatics): Co-head of the diploma (2018, 2019, 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016: HDR - Paul Sabatier university (Toulouse 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1999: PhD - Pierre & Marie Curie university (Paris 6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1990: Master in Biochemistry - Pierre & Marie Curie university (Paris 6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive acquisition of conjugative and mobilizable integrated elements fuels Faecalibacterium plasticity and hints at their adaptation to the gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charron-Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Hamadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.17013. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-99981-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-immune system, mobilome and resistome in Streptococcus suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dechêne-Tempier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (9), pp.001521. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.001521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Salmonella enterica serovars Paratyphi A, Typhi and Typhimurium reveals distinct profiles of their pangenome, mobile genetic elements, antimicrobial resistance and defense systems repertoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bar Piscon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohad Gal-Mor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2504658. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2025.2504658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of metataxonomic data sets into microbial association networks highlights shared bacterial community dynamics in fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Yves Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (6), pp.e00312-24. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.00312-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genome Analysis of Enterococcus cecorum Reveals Intercontinental Spread of a Lineage of Clinical Poultry Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Laurentie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chambellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.e0049522. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msphere.00495-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICEscreen: a tool to detect Firmicute ICEs and IMEs, isolated or enclosed in composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (4), pp.lqac079. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqac079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FirmiData: a set of 40 genomes of Firmicutes with a curated annotation of ICEs and IMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.157. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-022-06036-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Salmonella Paratyphi A is motile and differs in the expression of flagella-chemotaxis, SPI-1 and carbon utilization pathways in comparison to intracellular S. Typhimurium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helit Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Scharte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), 35 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1010425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene co-expression network analysis of the human gut commensal bacterium Faecalibacterium prausnitzii in R-Shiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mournetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp. e0271847. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance, Diversity and Role of ICEs and IMEs in the Adaptation of Streptococcus salivarius to the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charron-Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11090999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhylOligo: a package to identify contaminant or untargeted organism sequences in genome assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Bitard-Feildel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (20), pp.3283 - 3285. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented large inverted repeats at the replication terminus of circular bacterial chromosomes suggest a novel mode of chromosome rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela El Kafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeriomics : an Interactive Web Platform for Systems Biology of Listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bécavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Koutero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tchitchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lechat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (2), pp.e00186-16. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSystems.00186-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01574970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the evolution and coevolution of small regulatory RNAs and coding genes in Listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Painset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.882. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4242-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01740259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering genome content and evolutionary relationships of isolates from the fungus Magnaporthe oryzae attacking different host plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (10), pp.2896-2912. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222884v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide investigation of mRNA lifetime determinants in Escherichia coli cells cultured at different growth rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Arike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raivo Vilu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1482-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOC, A new strategy for pairwise alignment of collinear genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.16:111. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0530-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01170968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated virulence and genomic reductive evolution in the entomopathogenic bacterial symbiont species, Xenorhabdus poinarii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.1495-1513. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes under positive selection in a model plant pathogenic fungus, Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela G. Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette J. Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana T. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (05), pp.987-996. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Invasive Salmonella enterica subsp. enterica Serotype Enteritidis Strain LA5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (9), pp.2387-2388. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00256-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the persistent Salmonella enterica subsp enterica Serotype Senftenberg Strain SS209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Boumart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (9), pp.2385-2386. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00255-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the clinical Streptococcus salivarius strain CCHSS3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (18), pp.5041-5042. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.05416-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness assessment of whole bacterial genome segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo H. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem M. El Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (9), pp.1155-1165. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CompaGB: An open framework for genome browsers comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault-Jacquemard Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.133. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-4-133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular basis of wine yeast fermentation traits using a combined genetic and genomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé C. Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.263-281. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/G3.111.000422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of complete bacterial genome segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6398, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de nos biodéchets : production d'énergie ou production de compost ? État des connaissances et des techniques de traitement pour une valorisation optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bletzacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57-58, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organised genome dynamics in the Escherichia coli species results in highly diverse adaptive paths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baeriswyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.e1000344. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed sequences tags of the anther smut fungus, Microbotryum violaceum, identify mating and pathogenicity genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Yockteng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (1), pp.272. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of 60 polymorphic microsatellite loci in EST libraries of four sibling species of the phytopathogenic fungal complex Microbotryum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yockteng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01967.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">312</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification biases: possible differences among deviating gene expressions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot-Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (46), pp.46. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUNYBASE: the FUNGAL phYlogenomic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (456), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">312</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">312</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault-Jacquemard Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">312</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of DNA Motifs Implicated in Maintenance of Bacterial Core Genomes by Predictive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (9), pp.1614-1621;e153. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnovArray: a set of SAS macros for the analysis of variance of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.150. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic determination of the mosaic structure of bacterial genomes: species backbone versus strain-specific loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sourivong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault-Jacquemard Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.171. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Arabidopsis thaliana gene neighborhoods through bibliographic co-citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (5), pp.511-519. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0097-8485(02)00011-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tnt1 transposition events are induced by in vitro transformation of Arabidopsis thaliana, and transposed copies integrate into genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Feuerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 265, pp.32-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codon usage and gene function are related in sequences of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lisacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 209, pp.GC1-GC38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further progress towards a catalogue of all Arabidopsis genes: analysis of a set of 5000 non-redundant ESTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (1), pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of 1152 expressed sequence tags obtained by partial sequencing of cDNAs from Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4 (6), pp.1051-1061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection in a plant-based fermentation knowledge graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Merlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Durrazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Remondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODSIM 2026 - 14th biennial FOODSIM'2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROSIS, Apr 2026, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Integrative Conjugative Elements: detection and annotation in Bacillota genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON TYPE IV SECRETION SYSTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and diversity of Integrative and Conjugative or Mobilizable Elements carrying antimicrobial resistance genes in Streptococcus suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dechêne-Tempier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on type IV secretion system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR1128 DynAMic; PROPULS', Feb 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from Evo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinelle Naïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT LEGO - Journées du GDR BIMMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR BIMMM, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFB/ELIXIR-FR, the french node of ELIXIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB ECCB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Computational Biology, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICEscreen: a valuable tool for automatic detection of ICEs and IMEs in Firmicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR3546 Eléments transposables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMERGEN-BioInfo The digital platform for the French SARS-CoV-2 genomic surveillance and research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Messak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anliat Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Antoinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2022 - Les Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.6778707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Genetic Elements transferring by conjugation in the human commensal bacterium Streptococcus salivarius: abundance, diversity and role in the adaptation to environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charron-Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR3546 Eléments transposables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to build a relevant and reduced bacterial dataset from NCBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Ah-Lone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICE/IME Finder approach and its application to ICE/IME annotation in Streptococcus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th symposium on Antimicrobial Resistance in Animal and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et co-évolution des petits ARNs régulateurs et des gènes codants chez les bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSES - Séminaire DEBUG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Tara oceans data sets using multiple kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, The Hague, Netherlands. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome evolution of fungal pathogens from the Magnaporthe oryzae/grisea clade.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic comparison within Xenorhabdus genus: X. poinarii species characterized by a small genome and attenuated virulence toward insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering why &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Gallinarum is less invasive in vitro than &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Enteritidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3S International Symposium Salmonella and Salmonellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2013, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the pan-secretome among lineages of Magnaporthe oryzae attacking different host-plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ortega-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. pp.281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMO project: Genetic bases of pathogenicity and host specificity analyzed through comparative and evolutionary genomics in the model fungus Magnaporthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ortega-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.82-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEMO project: Analysis and comparison of genomes of the fungal pathogen Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ortega-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM-Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.379-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement de génomes bactériens : méthodes, évaluation et exemples d'applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire IRISA ( Symbiose )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et comparaison de logiciels de visualisation et d’exploration de génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et annotation de 9 génomes de Magnaporthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Champignons du REID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEMO project: Analysis and comparison of genomes of the fungal pathogen Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EMBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sant Feliu de Guixols, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Genome Browsers Using a Software Qualification Method Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault-Jacquemard Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of complete bacterial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and evolution of closely related genomes: methods and examples of applications in bacteria and fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Interactions Plantes - Microorganismes (0441)., Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web services for microbial genome annotation using data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010 : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des Spécificités Phénotypiques de la Levure œnologique a travers une Approche Génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMO: an innovative project on Evolutionary Genomics of Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Kroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sensitivity and reliability of anchor based genome alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie Informatique Mathématiques2009 - Nantes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. 259 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure the robustness of bacterial genome comparisons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Sensitivity And Reliability Of Anchor Based Genome Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2009 - 10es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BReIF: une e-infrastructure pour accélérer l'utilisation de ressources biologiques diversifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans Numériques 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFB/ELIXIR-FR contributions to the ELIXIR Training Platform Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-species diversity in metagenomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Carmen Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the species level and beyond A rationalized approach to study pangenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. , Nextcloud, https://nextcloud.inrae.fr/s/An986qpn6CqCQek</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding taxonomic diversity and functional signatures of fermented vegetables microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Yves Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food System Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unix competency framework for learning bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Puthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en biologie, informatique, et mathématiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and production of a plug-in tool facilitating the submission of microbial meta-omics data to an international repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors contributing to the prevalence of Integrative and Conjugative or Mobilizable Elements carrying antimicrobial resistance genes in Streptococcus suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dechêne-Tempier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Streptococcus suis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bangkok / Thailand, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of Mobile Genetic Elements carrying antibiotic resistance genes and transferring by conjugation in the human commensal bacterium Streptococcus salivarius.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charron-Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Caparica Congress in Antibiotic Resistance (IC2AR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Caparica, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise detection of antibiotic resistance genes in chicken microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Carmen Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM - colloque virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IFB e-Learning Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Puthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the genomic diversity and gene content of a lactobacilli collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Yves Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICE/IME Finder approach and its application to ICE/IME annotation in Streptococcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Streptococcus suis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole metagenome analysis with metagWGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe de travail sur les Métiers de la Bioinformatique (MetBIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Thomas-Chollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated approach for the annotation of ICEs and IMEs in bacterial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host tropism and host-pathogen interplay of typhoidal Salmonella enterica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , 2017, Journées Ouvertes en Biologie, Informatique et Mathématiques. JOBIM 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating mycoplasma small non-coding RNAs using synthetic biology tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iason Tsarmpopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEMO project: Hitchhiking DNA in Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015. Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 1123 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of transposable elements in the Magnaporthe oryzae/grisea clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG - Plant Animal Genome,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGO, Integration from Genomes to Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. , pp.246, 2013, JOBIM TOULOUSE 2013 - RÉSUMÉS COURTS (affiches)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and evolution of transposable elements in the Magnaporthe oryzae/grisea clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome evolution of fungal pathoens from Magnaporthe oryzae/grisea clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ortega-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International congress on Molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Kyoto, Japan. , 2012, Poster session 21 - Structural biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR training handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allegra Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPiD: a subtilis protein interaction database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques et bases de données en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Informatique - principes d'utilisation des outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Databases in biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, 2007, 978-1-57808-506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, 2007, 978-1-57808-506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional plant genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, 2007, 978-1-57808-506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques et bases de données en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation and databases : status and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database annotation in molecular biology : principles and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2004, 978-0-470-85681-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide simplifié - Gestion des données de vos recherches à l'usage des porteurs de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/0ezn-aq96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandbox.bio tutorials – Linux basics training modules (IFB ELIXIR-FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toffano-Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Puthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICEscreen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:39855033173eb6e930cc148edef34905b34e8459;origin=https://hal.archives-ouvertes.fr/hal-03610196;visit=swh:1:snp:5f80897225e2e86613b5b10e7bdd103858426c8a;anchor=swh:1:rel:633a56d28c36ec614cb05ae1ab0494639c7e84af;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610196v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId416"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.85676392573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Chiapello </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5102-0632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225345390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">• INRAE:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Research engineer in microbial genomics and bioinformatics at MaIAGE (Applied Mathematics and Computer Science, from Genomes to Environment) research unit, INRAE Jouy-en-Josas, France• Strategic Data Referent at the Microbiology and Food Division of INRAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">• SFBI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (French Society of Bioinformatics): member of the board (2014-2020) and deputy president (2016-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">• IFB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (French Institute of Bioinformatics):• Co-coordinator of Training (since 2017)• DUBii (University Diploma in Integrative Bioinformatics): Co-head of the diploma (2018, 2019, 2020)• Member of the steering committee ( 2020-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016: HDR - Paul Sabatier university (Toulouse 3)• 1999: PhD - Pierre & Marie Curie university (Paris 6)• 1990: Master in Biochemistry - Pierre & Marie Curie university (Paris 6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of a multi-drug-resistant Mycobacterium avium subspecies hominissuis isolated from a patient with lung infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hamela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Roquet-Baneres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (4), pp.e0001426. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00014-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training biologists in Unix command-line skills: From curriculum to interactive online tutorials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Aboukhalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (4), pp.e1014133. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1014133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive acquisition of conjugative and mobilizable integrated elements fuels Faecalibacterium plasticity and hints at their adaptation to the gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charron-Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Hamadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.17013. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-99981-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-immune system, mobilome and resistome in Streptococcus suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dechêne-Tempier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (9), pp.001521. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.001521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Salmonella enterica serovars Paratyphi A, Typhi and Typhimurium reveals distinct profiles of their pangenome, mobile genetic elements, antimicrobial resistance and defense systems repertoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bar Piscon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohad Gal-Mor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2504658. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2025.2504658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of metataxonomic data sets into microbial association networks highlights shared bacterial community dynamics in fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Yves Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (6), pp.e00312-24. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.00312-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genome Analysis of Enterococcus cecorum Reveals Intercontinental Spread of a Lineage of Clinical Poultry Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Laurentie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chambellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.e0049522. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msphere.00495-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICEscreen: a tool to detect Firmicute ICEs and IMEs, isolated or enclosed in composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (4), pp.lqac079. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqac079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FirmiData: a set of 40 genomes of Firmicutes with a curated annotation of ICEs and IMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.157. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-022-06036-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Salmonella Paratyphi A is motile and differs in the expression of flagella-chemotaxis, SPI-1 and carbon utilization pathways in comparison to intracellular S. Typhimurium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helit Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Scharte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), 35 p. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1010425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene co-expression network analysis of the human gut commensal bacterium Faecalibacterium prausnitzii in R-Shiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mournetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp. e0271847. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance, Diversity and Role of ICEs and IMEs in the Adaptation of Streptococcus salivarius to the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charron-Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11090999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhylOligo: a package to identify contaminant or untargeted organism sequences in genome assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Bitard-Feildel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (20), pp.3283 - 3285. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented large inverted repeats at the replication terminus of circular bacterial chromosomes suggest a novel mode of chromosome rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela El Kafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeriomics : an Interactive Web Platform for Systems Biology of Listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bécavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Koutero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tchitchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lechat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (2), pp.e00186-16. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSystems.00186-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01574970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the evolution and coevolution of small regulatory RNAs and coding genes in Listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Painset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.882. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4242-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01740259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide investigation of mRNA lifetime determinants in Escherichia coli cells cultured at different growth rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Arike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raivo Vilu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1482-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering genome content and evolutionary relationships of isolates from the fungus Magnaporthe oryzae attacking different host plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (10), pp.2896-2912. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222884v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOC, A new strategy for pairwise alignment of collinear genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.16:111. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0530-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01170968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated virulence and genomic reductive evolution in the entomopathogenic bacterial symbiont species, Xenorhabdus poinarii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.1495-1513. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes under positive selection in a model plant pathogenic fungus, Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela G. Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette J. Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana T. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (05), pp.987-996. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Invasive Salmonella enterica subsp. enterica Serotype Enteritidis Strain LA5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (9), pp.2387-2388. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00256-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the persistent Salmonella enterica subsp enterica Serotype Senftenberg Strain SS209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Boumart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (9), pp.2385-2386. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00255-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the clinical Streptococcus salivarius strain CCHSS3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (18), pp.5041-5042. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.05416-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CompaGB: An open framework for genome browsers comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault-Jacquemard Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.133. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-4-133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness assessment of whole bacterial genome segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo H. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem M. El Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (9), pp.1155-1165. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular basis of wine yeast fermentation traits using a combined genetic and genomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé C. Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.263-281. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/G3.111.000422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of complete bacterial genome segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6398, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de nos biodéchets : production d'énergie ou production de compost ? État des connaissances et des techniques de traitement pour une valorisation optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bletzacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57-58, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organised genome dynamics in the Escherichia coli species results in highly diverse adaptive paths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baeriswyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.e1000344. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed sequences tags of the anther smut fungus, Microbotryum violaceum, identify mating and pathogenicity genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Yockteng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (1), pp.272. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification biases: possible differences among deviating gene expressions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot-Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (46), pp.46. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">312</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of 60 polymorphic microsatellite loci in EST libraries of four sibling species of the phytopathogenic fungal complex Microbotryum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yockteng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01967.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUNYBASE: the FUNGAL phYlogenomic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (456), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">312</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">312</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: an online database dedicated to the comparative genomics of bacterial strains at the intra-species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault-Jacquemard Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (498), pp.on line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of DNA Motifs Implicated in Maintenance of Bacterial Core Genomes by Predictive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (9), pp.1614-1621;e153. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnovArray: a set of SAS macros for the analysis of variance of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.150. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic determination of the mosaic structure of bacterial genomes: species backbone versus strain-specific loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sourivong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault-Jacquemard Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.171. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Arabidopsis thaliana gene neighborhoods through bibliographic co-citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (5), pp.511-519. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0097-8485(02)00011-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tnt1 transposition events are induced by in vitro transformation of Arabidopsis thaliana, and transposed copies integrate into genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Feuerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 265, pp.32-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codon usage and gene function are related in sequences of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lisacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 209, pp.GC1-GC38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further progress towards a catalogue of all Arabidopsis genes: analysis of a set of 5000 non-redundant ESTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (1), pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of 1152 expressed sequence tags obtained by partial sequencing of cDNAs from Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4 (6), pp.1051-1061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection in a plant-based fermentation knowledge graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Merlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Durrazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Remondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODSIM 2026 - 14th biennial FOODSIM'2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROSIS, Apr 2026, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Integrative Conjugative Elements: detection and annotation in Bacillota genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON TYPE IV SECRETION SYSTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and diversity of Integrative and Conjugative or Mobilizable Elements carrying antimicrobial resistance genes in Streptococcus suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dechêne-Tempier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on type IV secretion system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR1128 DynAMic; PROPULS', Feb 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from Evo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinelle Naïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT LEGO - Journées du GDR BIMMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR BIMMM, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFB/ELIXIR-FR, the french node of ELIXIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB ECCB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Computational Biology, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICEscreen: a valuable tool for automatic detection of ICEs and IMEs in Firmicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR3546 Eléments transposables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMERGEN-BioInfo The digital platform for the French SARS-CoV-2 genomic surveillance and research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Messak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anliat Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Antoinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2022 - Les Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.6778707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Genetic Elements transferring by conjugation in the human commensal bacterium Streptococcus salivarius: abundance, diversity and role in the adaptation to environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charron-Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR3546 Eléments transposables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to build a relevant and reduced bacterial dataset from NCBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Ah-Lone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICE/IME Finder approach and its application to ICE/IME annotation in Streptococcus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th symposium on Antimicrobial Resistance in Animal and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et co-évolution des petits ARNs régulateurs et des gènes codants chez les bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSES - Séminaire DEBUG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Tara oceans data sets using multiple kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, The Hague, Netherlands. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome evolution of fungal pathogens from the Magnaporthe oryzae/grisea clade.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic comparison within Xenorhabdus genus: X. poinarii species characterized by a small genome and attenuated virulence toward insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering why &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Gallinarum is less invasive in vitro than &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Enteritidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3S International Symposium Salmonella and Salmonellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2013, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the pan-secretome among lineages of Magnaporthe oryzae attacking different host-plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ortega-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. pp.281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEMO project: Analysis and comparison of genomes of the fungal pathogen Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ortega-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM-Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.379-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMO project: Genetic bases of pathogenicity and host specificity analyzed through comparative and evolutionary genomics in the model fungus Magnaporthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ortega-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.82-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement de génomes bactériens : méthodes, évaluation et exemples d'applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire IRISA ( Symbiose )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et annotation de 9 génomes de Magnaporthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Champignons du REID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et comparaison de logiciels de visualisation et d’exploration de génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEMO project: Analysis and comparison of genomes of the fungal pathogen Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EMBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sant Feliu de Guixols, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Genome Browsers Using a Software Qualification Method Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault-Jacquemard Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of complete bacterial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and evolution of closely related genomes: methods and examples of applications in bacteria and fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Interactions Plantes - Microorganismes (0441)., Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web services for microbial genome annotation using data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010 : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des Spécificités Phénotypiques de la Levure œnologique a travers une Approche Génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMO: an innovative project on Evolutionary Genomics of Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Kroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sensitivity and reliability of anchor based genome alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie Informatique Mathématiques2009 - Nantes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. 259 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure the robustness of bacterial genome comparisons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Sensitivity And Reliability Of Anchor Based Genome Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2009 - 10es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BReIF: une e-infrastructure pour accélérer l'utilisation de ressources biologiques diversifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans Numériques 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFB/ELIXIR-FR contributions to the ELIXIR Training Platform Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the species level and beyond A rationalized approach to study pangenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. , Nextcloud, https://nextcloud.inrae.fr/s/An986qpn6CqCQek</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-species diversity in metagenomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Carmen Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding taxonomic diversity and functional signatures of fermented vegetables microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Yves Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food System Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unix competency framework for learning bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Puthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en biologie, informatique, et mathématiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and production of a plug-in tool facilitating the submission of microbial meta-omics data to an international repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors contributing to the prevalence of Integrative and Conjugative or Mobilizable Elements carrying antimicrobial resistance genes in Streptococcus suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dechêne-Tempier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Libante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Streptococcus suis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bangkok / Thailand, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of Mobile Genetic Elements carrying antibiotic resistance genes and transferring by conjugation in the human commensal bacterium Streptococcus salivarius.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charron-Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Caparica Congress in Antibiotic Resistance (IC2AR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Caparica, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise detection of antibiotic resistance genes in chicken microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Carmen Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM - colloque virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IFB e-Learning Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Puthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the genomic diversity and gene content of a lactobacilli collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Yves Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICE/IME Finder approach and its application to ICE/IME annotation in Streptococcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Streptococcus suis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole metagenome analysis with metagWGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe de travail sur les Métiers de la Bioinformatique (MetBIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Thomas-Chollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated approach for the annotation of ICEs and IMEs in bacterial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host tropism and host-pathogen interplay of typhoidal Salmonella enterica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , 2017, Journées Ouvertes en Biologie, Informatique et Mathématiques. JOBIM 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating mycoplasma small non-coding RNAs using synthetic biology tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iason Tsarmpopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEMO project: Hitchhiking DNA in Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015. Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 1123 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of transposable elements in the Magnaporthe oryzae/grisea clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG - Plant Animal Genome,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGO, Integration from Genomes to Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. , pp.246, 2013, JOBIM TOULOUSE 2013 - RÉSUMÉS COURTS (affiches)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and evolution of transposable elements in the Magnaporthe oryzae/grisea clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome evolution of fungal pathoens from Magnaporthe oryzae/grisea clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ortega-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International congress on Molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Kyoto, Japan. , 2012, Poster session 21 - Structural biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR training handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allegra Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPiD: a subtilis protein interaction database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques et bases de données en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Informatique - principes d'utilisation des outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Databases in biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, 2007, 978-1-57808-506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, 2007, 978-1-57808-506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional plant genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, 2007, 978-1-57808-506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques et bases de données en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation and databases : status and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database annotation in molecular biology : principles and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2004, 978-0-470-85681-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide simplifié - Gestion des données de vos recherches à l'usage des porteurs de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/0ezn-aq96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandbox.bio tutorials – Linux basics training modules (IFB ELIXIR-FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toffano-Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Puthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICEscreen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:39855033173eb6e930cc148edef34905b34e8459;origin=https://hal.archives-ouvertes.fr/hal-03610196;visit=swh:1:snp:5f80897225e2e86613b5b10e7bdd103858426c8a;anchor=swh:1:rel:633a56d28c36ec614cb05ae1ab0494639c7e84af;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610196v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of metataxonomic datasets into microbial association networks highlights shared bacterial community dynamics in fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Yves Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId426"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9E309D1"/>
+    <w:nsid w:val="395451C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-chiapello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5102-0632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225345390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99981-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289975v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dech&#234;ne-Tempier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bar Piscon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Gal-Mor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2504658" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00312-24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06036-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helit Cohen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scharte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cohen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010425" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271847" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11090999" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bitard-Feildel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cerutti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx396" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44331" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01574970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Koutero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00186-16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01740259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Painset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moisan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4242-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222884v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv187" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esquerre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Arike" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raivo Vilu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1482-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0530-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000313v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Aguileta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Lengell&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T. Giraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2012.02.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN3NF403-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03044203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rossignol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendrault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00256-12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00255-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Couloux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05416-11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo H. Devillers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. El Karoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644023v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendrault-Jacquemard Gendrault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-133" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Ambroset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/G3.111.000422" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El-Karoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_15" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0DGQ3X4M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bletzacker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delorme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeriswyl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000344" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-272" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockteng" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jonot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01967.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA148B1F6A943FECACB2924E60C73E2FF66873F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Gendrault-Jacquemard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Blum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot-Kaminski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-46" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193636v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rodolphe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-456" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487406v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489678v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blum" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490583v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030153" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440250v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-150" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683426v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sourivong" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Heuclin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-171" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676436v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ollivier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00011-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRNVNZP5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680720v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuerbach" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eberhard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rohmer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lisacek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688410v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudi&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grellet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anselem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540516v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Le Roux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Merlotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Durrazi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Remondini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987987v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286237v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388811v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perinelle Na&#239;a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503051v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232460v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495542v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Messak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anliat Mohamed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Antoinat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.6778707" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495840v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733948v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ah-Lone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974531v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790775v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792439v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001510v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodolphe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749048v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001508v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega-Abboud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019005v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Abboud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000934v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806114v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803608v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802981v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000676v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet Mallet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751310v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814833v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812455v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752226v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751369v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751005v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Kroj" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204257v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108322v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631038v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carmen Sanchez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673896v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bruy&#232;re" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631223v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139284v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousseau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232466v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232454v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337234v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296617v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576928v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974525v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788137v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287534v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01829606v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603254v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cerruti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742260v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsarmpopoulos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gourgues" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801084v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190539v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri Lebrun" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746442v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190331v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748600v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180277v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Palagi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Burke" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Via" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839427v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823616v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r936-bio-informatique.html" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814265v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820083v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rodolphe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815636v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832814v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832226v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Hoebeke" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830852v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094925v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0ezn-aq96" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610196v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:39855033173eb6e930cc148edef34905b34e8459;origin=https://hal.archives-ouvertes.fr/hal-03610196;visit=swh:1:snp:5f80897225e2e86613b5b10e7bdd103858426c8a;anchor=swh:1:rel:633a56d28c36ec614cb05ae1ab0494639c7e84af;path=/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-chiapello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5102-0632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225345390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05596893v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Roquet-Baneres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00014-26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aboukhalil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1014133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99981-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dech&#234;ne-Tempier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001521" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bar Piscon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Gal-Mor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2504658" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00312-24" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06036-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helit Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scharte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cohen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010425" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271847" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11090999" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625602v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bitard-Feildel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cerutti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx396" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44331" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01574970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Koutero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00186-16" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01740259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Painset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moisan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4242-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esquerre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Arike" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raivo Vilu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1482-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222884v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv187" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170968v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0530-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Aguileta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Lengell&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T. Giraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2012.02.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN3NF403-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03044203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rossignol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendrault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00256-12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643377v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00255-12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000176v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Couloux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05416-11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendrault-Jacquemard Gendrault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-133" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo H. Devillers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. El Karoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0115" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487358v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Ambroset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/G3.111.000422" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654924v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El-Karoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0DGQ3X4M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bletzacker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delorme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390293v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeriswyl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000344" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333218v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-272" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307623v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot-Kaminski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-46" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490135v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Gendrault-Jacquemard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Blum" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockteng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jonot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01967.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA148B1F6A943FECACB2924E60C73E2FF66873F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193636v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rodolphe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-456" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487406v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489678v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655905v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blum" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197542v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030153" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440250v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-150" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683426v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sourivong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Heuclin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-171" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676436v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ollivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00011-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRNVNZP5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680720v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuerbach" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eberhard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rohmer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689970v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lisacek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688410v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudi&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grellet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715837v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anselem" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540516v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Le Roux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Merlotti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Durrazi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Remondini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987987v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286237v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388811v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perinelle Na&#239;a" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232460v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495542v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Messak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anliat Mohamed" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Antoinat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.6778707" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495840v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733948v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ah-Lone" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974531v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790775v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792439v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001510v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodolphe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749048v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001508v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega-Abboud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000934v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019005v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Abboud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806114v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802981v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803608v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000676v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet Mallet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751310v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814833v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812455v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752226v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751369v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751005v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Kroj" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204257v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108322v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673896v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bruy&#232;re" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631038v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carmen Sanchez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631223v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139284v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousseau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232466v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232454v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337234v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296617v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576928v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974525v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788137v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287534v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01829606v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603254v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cerruti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742260v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsarmpopoulos" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gourgues" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801084v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190539v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri Lebrun" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746442v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190331v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748600v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180277v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Palagi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Burke" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Via" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839427v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823616v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r936-bio-informatique.html" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814265v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820083v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rodolphe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815636v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832814v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832226v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Hoebeke" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garnier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830852v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094925v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0ezn-aq96" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610196v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:39855033173eb6e930cc148edef34905b34e8459;origin=https://hal.archives-ouvertes.fr/hal-03610196;visit=swh:1:snp:5f80897225e2e86613b5b10e7bdd103858426c8a;anchor=swh:1:rel:633a56d28c36ec614cb05ae1ab0494639c7e84af;path=/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286431v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>