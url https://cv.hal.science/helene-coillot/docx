--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -1445,1057 +1445,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Participatory Approach: A Specific French Organizational Model at the Department Level to Serve the Quality of Work Life of Healthcare Providers and the Quality of Care in Pediatric Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lejeune</w:t>
+                <w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Management and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/CMAR.S284439⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182311v1</w:t>
+                <w:t xml:space="preserve">hal-03199266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to increase student’s entrepreneurial intention in an entrepreneurship education program ? Psycap, learning from the program, negative emotions and their relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtuous Organizational Practices: A New Construct and a New Inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279629v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explanatory model of authentic leadership, flourishing and work–family balance of nurses in French hospitals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Participatory Approach: A Specific French Organizational Model at the Department Level to Serve the Quality of Work Life of Healthcare Providers and the Quality of Care in Pediatric Oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chênevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Care Quality Assurance Incorporating Leadership in Health Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.2763-2771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/CMAR.S284439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/LHS-06-2020-0043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03256328v1</w:t>
+                <w:t xml:space="preserve">hal-03182311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Psychological Capital Questionnaire (F-PCQ-24) and its measurement invariance using bifactor exploratory structural equation modeling framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choisay</w:t>
+                <w:t xml:space="preserve">How to increase student’s entrepreneurial intention in an entrepreneurship education program ? Psycap, learning from the program, negative emotions and their relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Rudulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08995605.2020.1852873⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03154108v1</w:t>
+                <w:t xml:space="preserve">hal-03279629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé mentale et burnout des radiologues : outils de mesure, facteurs de risques. Enquête en région Centre Val-de-Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An explanatory model of authentic leadership, flourishing and work–family balance of nurses in French hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Philibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Coillot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'imagerie diagnostique et interventionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jidi.2020.11.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Care Quality Assurance Incorporating Leadership in Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ahead-of-print (ahead-of-print), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/LHS-06-2020-0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279053v1</w:t>
+                <w:t xml:space="preserve">hal-03256328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can Students’ Entrepreneurial Intention be Increased? The Role of Psychological Capital, Perceived Learning From an Entrepreneurship Education Program, Emotions and Their Relationships.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the French Psychological Capital Questionnaire (F-PCQ-24) and its measurement invariance using bifactor exploratory structural equation modeling framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choisay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Military Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp.50-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23668/psycharchives.4619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08995605.2020.1852873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891586v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t>
+                <w:t xml:space="preserve">Santé mentale et burnout des radiologues : outils de mesure, facteurs de risques. Enquête en région Centre Val-de-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+                <w:t xml:space="preserve">C. Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. P Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal d'imagerie diagnostique et interventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jidi.2020.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199266v1</w:t>
+                <w:t xml:space="preserve">hal-03279053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtuous Organizational Practices: A New Construct and a New Inventory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+                <w:t xml:space="preserve">How can Students’ Entrepreneurial Intention be Increased? The Role of Psychological Capital, Perceived Learning From an Entrepreneurship Education Program, Emotions and Their Relationships.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Rudulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23668/psycharchives.4619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375809v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships Between Managerial and Organizational Practices, Psychological Health at Work, and Quality of Care in Pediatric Oncology</w:t>
               </w:r>
@@ -3011,319 +3011,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche participative : un enjeu pour le système de soins.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lejeune</w:t>
+                <w:t xml:space="preserve">Better Understanding the Workers' Retirement Decision Attitudes: Development and Validation of a New Measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Demulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25329/rq_xv_1-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183812v1</w:t>
+                <w:t xml:space="preserve">hal-02318926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical leadership, professional caregivers' well-being, and patients' perceptions of quality of care in oncology</w:t>
+                <w:t xml:space="preserve">Self-determination trajectories during police officers' vocational training program: A growth mixture analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dupont</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Odry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejon.2018.01.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.27-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvb.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02318904v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of work factors on nurses’ job satisfaction, quality of care and turnover intentions in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3332,652 +3324,660 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cougot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 74 (5), pp.1208-1219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jan.13524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better Understanding the Workers' Retirement Decision Attitudes: Development and Validation of a New Measure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethical leadership, professional caregivers' well-being, and patients' perceptions of quality of care in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Demulier</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bonnetain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejon.2018.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02318926v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-determination trajectories during police officers' vocational training program: A growth mixture analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Odry</w:t>
+                <w:t xml:space="preserve">La démarche participative : un enjeu pour le système de soins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 109, pp.27-43. </w:t>
+              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.30-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvb.2018.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25329/rq_xv_1-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318920v1</w:t>
+                <w:t xml:space="preserve">hal-03183812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants managériaux et organisationnels, santé psychologique au travail des soignants et qualité de prise en charge des enfants en oncologie pédiatrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Dupont</w:t>
+                <w:t xml:space="preserve">Organizational and Managerial Resources and Quality of Care in French Pediatric Oncology Nursing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'oncologie hématologie pédiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oncohp.2017.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (6), pp.406-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1043454217717238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318915v1</w:t>
+                <w:t xml:space="preserve">hal-02318876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational and Managerial Resources and Quality of Care in French Pediatric Oncology Nursing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">Déterminants managériaux et organisationnels, santé psychologique au travail des soignants et qualité de prise en charge des enfants en oncologie pédiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Oncology Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (6), pp.406-413. </w:t>
+              <w:t xml:space="preserve">Revue d'oncologie hématologie pédiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.84-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1043454217717238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oncohp.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318876v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4084,527 +4084,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La citoyenneté interpersonnelle de salariés français exerçant en contexte de diversité culturelle : rôle du capital psychologique et de l’intelligence culturelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Ceschiutti</w:t>
+                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : Étude PARTAQUE (PARTicipative Approach QUEstionnary)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Poba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Mokounkolo</w:t>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Psychologie du travail face aux transformations et aux crises sociales et économiques dans les pays du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Psychologie du travail et des organisations des Pays du Sud, Jul 2024, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">3ème Journée d’étude du R2QVT : « Qualité de Vie au Travail dans les métiers du soin : enjeux et défis actuels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Université Catholique de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905397v1</w:t>
+                <w:t xml:space="preserve">hal-04901944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance au travail des manipulateurs radio : un levier d’importance pour leur qualité de vie professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La citoyenneté interpersonnelle de salariés français exerçant en contexte de diversité culturelle : rôle du capital psychologique et de l’intelligence culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Ceschiutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième Journée d’étude du R²QVT en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">La Psychologie du travail face aux transformations et aux crises sociales et économiques dans les pays du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Psychologie du travail et des organisations des Pays du Sud, Jul 2024, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774028v1</w:t>
+                <w:t xml:space="preserve">hal-04905397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance au travail des manipulateurs radio : un levier d’importance pour leur qualité de vie professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+                <w:t xml:space="preserve">Benoit Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AQUAVIES : « Maladie chronique. Démarche participative et organisation du parcours de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ième Journée d’étude du R²QVT en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901965v1</w:t>
+                <w:t xml:space="preserve">hal-04774028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : Étude PARTAQUE (PARTicipative Approach QUEstionnary)</w:t>
+                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée d’étude du R2QVT : « Qualité de Vie au Travail dans les métiers du soin : enjeux et défis actuels »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Université Catholique de Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque AQUAVIES : « Maladie chronique. Démarche participative et organisation du parcours de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901944v1</w:t>
+                <w:t xml:space="preserve">hal-04901965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses peuvent-elles prévenir le besoin de récupération et le départ des salariés français ?</w:t>
               </w:r>
@@ -4750,51 +4750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4832,51 +4832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does vaccine scarcity influence the effect of conspiracy beliefs on intention to vaccinate against covid-19 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4927,51 +4927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does vaccine scarcity influence the effect of conspiracy beliefs on intention to vaccinate against covid-19 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5022,51 +5022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutien socioprofessionnel, attachement au lieu de travail et satisfaction anticipée vis-à-vis d'un déménagement chez les salariés de l'audiovisuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beltou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5124,247 +5124,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes d’origine immigrée face aux discriminations liées à l’origine dans la formation et l’emploi (DOFE)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profils d’identification, satisfaction au travail et intention de turnover chez les pilotes de l’Armée de l’air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lorho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+                <w:t xml:space="preserve">Caroline Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281638v1</w:t>
+                <w:t xml:space="preserve">hal-03281610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils d’identification, satisfaction au travail et intention de turnover chez les pilotes de l’Armée de l’air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les jeunes d’origine immigrée face aux discriminations liées à l’origine dans la formation et l’emploi (DOFE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Becker</w:t>
+                <w:t xml:space="preserve">Anne Taillandier-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281610v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers et freins psychosociologiques à la création/reprise d’entreprise</w:t>
               </w:r>
@@ -5471,51 +5471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Capital Psychologique : validation du F-PCQ-24 à l’aide d’une approche centrée sur la variable dans un échantillon de militaires et apports d’une approche centrée sur la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5681,402 +5681,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques managériales et qualité de vie au travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+                <w:t xml:space="preserve">Impact de la démarche participative sur la qualité de vie au travail (QVT) et la qualité des soins en oncopédiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmeCongrès national de la Fédération des Associations "Risques et Qualité en Santé</w:t>
+              <w:t xml:space="preserve">11èmeCongrès national des soins oncologiques de support</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281361v1</w:t>
+                <w:t xml:space="preserve">hal-03281372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the participatory approach on the quality of work life of healthcare providers and on the quality of care in pediatric oncology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques managériales et qualité de vie au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Congress of the International Society for Paediatric Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">6èmeCongrès national de la Fédération des Associations "Risques et Qualité en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281664v1</w:t>
+                <w:t xml:space="preserve">hal-03281361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la démarche participative sur la qualité de vie au travail (QVT) et la qualité des soins en oncopédiatrie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the participatory approach on the quality of work life of healthcare providers and on the quality of care in pediatric oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chênevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmeCongrès national des soins oncologiques de support</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">51st Congress of the International Society for Paediatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281372v1</w:t>
+                <w:t xml:space="preserve">hal-03281664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital psychologique et intention entrepreneuriale : le rôle médiateur des attitudes à l'égard du dispositif entrepreneurial et des émotions</w:t>
               </w:r>
@@ -6114,51 +6114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF) « Le temps des défis : (R)Evolution du Travail et des Organisations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6302,523 +6302,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la démarche participative sur la qualité du travail des soignants et la qualité des soins des enfants en oncologie pédiatrique: relations avec les facteurs managériaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lejeune</w:t>
+                <w:t xml:space="preserve">Soutiens sociaux et développement de l'entreprise : le rôle médiationnel de l’épanouissement psychologique du dirigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès, 10ème Symposium du Réseau Sciences Humaines et Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropole Grand Ouest, Oct 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque International de Psychologie Appliquée, Symposium Bien-être au travail (I) : Déterminants et processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281407v1</w:t>
+                <w:t xml:space="preserve">hal-03281712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutiens sociaux et développement de l'entreprise : le rôle médiationnel de l’épanouissement psychologique du dirigeant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+                <w:t xml:space="preserve">Impact de la démarche participative sur la qualité du travail des soignants et la qualité des soins des enfants en oncologie pédiatrique: relations avec les facteurs managériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Psychologie Appliquée, Symposium Bien-être au travail (I) : Déterminants et processus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès, 10ème Symposium du Réseau Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropole Grand Ouest, Oct 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281712v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques managériales, bien-être des personnels soignants et qualité des soins en oncologie</w:t>
+                <w:t xml:space="preserve">Satisfaction au travail des personnels soignants, intentions de quitter et qualité des soins en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Cancéropole Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
+              <w:t xml:space="preserve">58ème Congrès de la Société française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281419v1</w:t>
+                <w:t xml:space="preserve">hal-03281336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction au travail des personnels soignants, intentions de quitter et qualité des soins en cancérologie</w:t>
+                <w:t xml:space="preserve">Pratiques managériales, bien-être des personnels soignants et qualité des soins en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58ème Congrès de la Société française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">Congrès Cancéropole Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281336v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6973,51 +6973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fiolet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2024.104058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03946446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031823" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guglielmin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2022.05.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Ceschiutti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.854.0267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.2889" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03755516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.05.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CMAR.S284439" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHS-06-2020-0043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2020.1852873" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cottier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jidi.2020.11.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23668/psycharchives.4619" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Joseph Lahiani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724956" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chenevert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JOP.19.00583" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Odry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15614263.2019.1658582" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02319116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hermetet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaborit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline-Marie Florence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/rq_xv_1-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H34LBRDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02319119v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.13524" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02429" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.09.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oncohp.2017.04.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1043454217717238" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guglielmi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04172283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03719764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03597768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281626v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281372v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281681v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281322v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281419v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281336v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fiolet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2024.104058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03946446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031823" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guglielmin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2022.05.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Ceschiutti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.854.0267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.2889" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03755516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.05.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Joseph Lahiani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724956" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CMAR.S284439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHS-06-2020-0043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2020.1852873" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cottier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jidi.2020.11.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891586v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23668/psycharchives.4619" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chenevert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JOP.19.00583" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Odry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15614263.2019.1658582" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02319116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hermetet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaborit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline-Marie Florence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02429" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318920v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.09.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02319119v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.13524" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.01.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H34LBRDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/rq_xv_1-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1043454217717238" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318915v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oncohp.2017.04.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905397v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guglielmi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04172283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03719764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03597768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281638v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281626v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281361v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281681v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281322v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281407v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281336v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>