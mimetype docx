--- v1 (2026-04-17)
+++ v2 (2026-05-10)
@@ -519,295 +519,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a revised version of the transdiagnostic skills scale (T2S-R)</w:t>
+                <w:t xml:space="preserve">Nature, predictors, and outcomes of the psychological capital trajectories observed among upcoming police officers' undergoing vocational training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">Alexandre J S Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fiolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1290692⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.104058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvb.2024.104058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486803v1</w:t>
+                <w:t xml:space="preserve">hal-04714055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature, predictors, and outcomes of the psychological capital trajectories observed among upcoming police officers' undergoing vocational training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Development of a revised version of the transdiagnostic skills scale (T2S-R)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Huart</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fiolet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 155, pp.104058. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1290692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvb.2024.104058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1290692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714055v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Gain Spiral at Work: Relationships between Virtuous Organizational Practices, Psychological Capital, and Well-Being of Workers</w:t>
               </w:r>
@@ -845,51 +845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20, pp.1823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -923,51 +923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of radiographers in the workplace: Why it matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1109,51 +1109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. 85 (4), pp.267-287. </w:t>
@@ -1191,51 +1191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can Students' Entrepreneurial Intention Be Increased? The Role of Psychological Capital, Perceived Learning From an Entrepreneurship Education Program, Emotions and Their Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1334,51 +1334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des pratiques organisationnelles vertueuses sur les comportements citoyens et l’intention de rester dans l’entreprise : le rôle médiateur de l’adéquation personne-organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1445,1057 +1445,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Participatory Approach: A Specific French Organizational Model at the Department Level to Serve the Quality of Work Life of Healthcare Providers and the Quality of Care in Pediatric Oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beltou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+                <w:t xml:space="preserve">Denis Chênevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t>
+              <w:t xml:space="preserve">Cancer Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.2763-2771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/CMAR.S284439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199266v1</w:t>
+                <w:t xml:space="preserve">hal-03182311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtuous Organizational Practices: A New Construct and a New Inventory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+                <w:t xml:space="preserve">How to increase student’s entrepreneurial intention in an entrepreneurship education program ? Psycap, learning from the program, negative emotions and their relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Rudulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375809v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Participatory Approach: A Specific French Organizational Model at the Department Level to Serve the Quality of Work Life of Healthcare Providers and the Quality of Care in Pediatric Oncology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Chênevert</w:t>
+                <w:t xml:space="preserve">An explanatory model of authentic leadership, flourishing and work–family balance of nurses in French hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Management and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/CMAR.S284439⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Care Quality Assurance Incorporating Leadership in Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ahead-of-print (ahead-of-print), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/LHS-06-2020-0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182311v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to increase student’s entrepreneurial intention in an entrepreneurship education program ? Psycap, learning from the program, negative emotions and their relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Validation of the French Psychological Capital Questionnaire (F-PCQ-24) and its measurement invariance using bifactor exploratory structural equation modeling framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choisay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Military Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp.50-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08995605.2020.1852873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279629v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explanatory model of authentic leadership, flourishing and work–family balance of nurses in French hospitals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
+                <w:t xml:space="preserve">Santé mentale et burnout des radiologues : outils de mesure, facteurs de risques. Enquête en région Centre Val-de-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guilbert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. P Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Care Quality Assurance Incorporating Leadership in Health Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/LHS-06-2020-0043⟩</w:t>
+              <w:t xml:space="preserve">Journal d'imagerie diagnostique et interventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jidi.2020.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256328v1</w:t>
+                <w:t xml:space="preserve">hal-03279053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Psychological Capital Questionnaire (F-PCQ-24) and its measurement invariance using bifactor exploratory structural equation modeling framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choisay</w:t>
+                <w:t xml:space="preserve">How can Students’ Entrepreneurial Intention be Increased? The Role of Psychological Capital, Perceived Learning From an Entrepreneurship Education Program, Emotions and Their Relationships.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Rudulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (1), pp.50-65. </w:t>
+              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08995605.2020.1852873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23668/psycharchives.4619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154108v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé mentale et burnout des radiologues : outils de mesure, facteurs de risques. Enquête en région Centre Val-de-Loire</w:t>
+                <w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Philibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Coillot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'imagerie diagnostique et interventionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jidi.2020.11.007⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279053v1</w:t>
+                <w:t xml:space="preserve">hal-03199266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can Students’ Entrepreneurial Intention be Increased? The Role of Psychological Capital, Perceived Learning From an Entrepreneurship Education Program, Emotions and Their Relationships.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Virtuous Organizational Practices: A New Construct and a New Inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23668/psycharchives.4619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891586v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships Between Managerial and Organizational Practices, Psychological Health at Work, and Quality of Care in Pediatric Oncology</w:t>
               </w:r>
@@ -2654,51 +2654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2749,64 +2749,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to increase affective organizational commitment among new French police officers. The role of trainers and organizational identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3011,973 +3011,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better Understanding the Workers' Retirement Decision Attitudes: Development and Validation of a New Measure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of work factors on nurses’ job satisfaction, quality of care and turnover intentions in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Demulier</w:t>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02429⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (5), pp.1208-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jan.13524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318926v1</w:t>
+                <w:t xml:space="preserve">hal-02319119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-determination trajectories during police officers' vocational training program: A growth mixture analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ethical leadership, professional caregivers' well-being, and patients' perceptions of quality of care in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bonnetain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejon.2018.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvb.2018.09.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02318920v1</w:t>
+                <w:t xml:space="preserve">hal-02318904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of work factors on nurses’ job satisfaction, quality of care and turnover intentions in oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">La démarche participative : un enjeu pour le système de soins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jan.13524⟩</w:t>
+              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.30-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25329/rq_xv_1-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319119v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical leadership, professional caregivers' well-being, and patients' perceptions of quality of care in oncology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Better Understanding the Workers' Retirement Decision Attitudes: Development and Validation of a New Measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dupont</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Demulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejon.2018.01.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02318904v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche participative : un enjeu pour le système de soins.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
+                <w:t xml:space="preserve">Self-determination trajectories during police officers' vocational training program: A growth mixture analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Odry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1, pp.30-34. </w:t>
+              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.27-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25329/rq_xv_1-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvb.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183812v1</w:t>
+                <w:t xml:space="preserve">hal-02318920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational and Managerial Resources and Quality of Care in French Pediatric Oncology Nursing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">Déterminants managériaux et organisationnels, santé psychologique au travail des soignants et qualité de prise en charge des enfants en oncologie pédiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Oncology Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1043454217717238⟩</w:t>
+              <w:t xml:space="preserve">Revue d'oncologie hématologie pédiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.84-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oncohp.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318876v1</w:t>
+                <w:t xml:space="preserve">hal-02318915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants managériaux et organisationnels, santé psychologique au travail des soignants et qualité de prise en charge des enfants en oncologie pédiatrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Dupont</w:t>
+                <w:t xml:space="preserve">Organizational and Managerial Resources and Quality of Care in French Pediatric Oncology Nursing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'oncologie hématologie pédiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (2), pp.84-93. </w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (6), pp.406-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oncohp.2017.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1043454217717238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318915v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4084,277 +4084,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : Étude PARTAQUE (PARTicipative Approach QUEstionnary)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">La citoyenneté interpersonnelle de salariés français exerçant en contexte de diversité culturelle : rôle du capital psychologique et de l’intelligence culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Ceschiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+                <w:t xml:space="preserve">Franck Poba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée d’étude du R2QVT : « Qualité de Vie au Travail dans les métiers du soin : enjeux et défis actuels »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Université Catholique de Lille, France</w:t>
+              <w:t xml:space="preserve">La Psychologie du travail face aux transformations et aux crises sociales et économiques dans les pays du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Psychologie du travail et des organisations des Pays du Sud, Jul 2024, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901944v1</w:t>
+                <w:t xml:space="preserve">hal-04905397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La citoyenneté interpersonnelle de salariés français exerçant en contexte de diversité culturelle : rôle du capital psychologique et de l’intelligence culturelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Ceschiutti</w:t>
+                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Poba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Psychologie du travail face aux transformations et aux crises sociales et économiques dans les pays du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Psychologie du travail et des organisations des Pays du Sud, Jul 2024, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">Colloque AQUAVIES : « Maladie chronique. Démarche participative et organisation du parcours de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905397v1</w:t>
+                <w:t xml:space="preserve">hal-04901965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance au travail des manipulateurs radio : un levier d’importance pour leur qualité de vie professionnelle</w:t>
               </w:r>
@@ -4459,195 +4459,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
+                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : Étude PARTAQUE (PARTicipative Approach QUEstionnary)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AQUAVIES : « Maladie chronique. Démarche participative et organisation du parcours de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ème Journée d’étude du R2QVT : « Qualité de Vie au Travail dans les métiers du soin : enjeux et défis actuels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Université Catholique de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901965v1</w:t>
+                <w:t xml:space="preserve">hal-04901944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses peuvent-elles prévenir le besoin de récupération et le départ des salariés français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4750,64 +4750,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4832,51 +4832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does vaccine scarcity influence the effect of conspiracy beliefs on intention to vaccinate against covid-19 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4927,51 +4927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does vaccine scarcity influence the effect of conspiracy beliefs on intention to vaccinate against covid-19 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5016,424 +5016,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien socioprofessionnel, attachement au lieu de travail et satisfaction anticipée vis-à-vis d'un déménagement chez les salariés de l'audiovisuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+                <w:t xml:space="preserve">Les jeunes d’origine immigrée face aux discriminations liées à l’origine dans la formation et l’emploi (DOFE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Taillandier-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281615v1</w:t>
+                <w:t xml:space="preserve">hal-03281638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils d’identification, satisfaction au travail et intention de turnover chez les pilotes de l’Armée de l’air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Becker</w:t>
+                <w:t xml:space="preserve">Soutien socioprofessionnel, attachement au lieu de travail et satisfaction anticipée vis-à-vis d'un déménagement chez les salariés de l'audiovisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281610v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes d’origine immigrée face aux discriminations liées à l’origine dans la formation et l’emploi (DOFE)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profils d’identification, satisfaction au travail et intention de turnover chez les pilotes de l’Armée de l’air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Taillandier-Schmitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+                <w:t xml:space="preserve">Caroline Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281638v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers et freins psychosociologiques à la création/reprise d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5471,51 +5471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Capital Psychologique : validation du F-PCQ-24 à l’aide d’une approche centrée sur la variable dans un échantillon de militaires et apports d’une approche centrée sur la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5579,77 +5579,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajustement au rôle professionnel et orientation entrepreneuriale: le rôle médiationnel de l’épanouissement psychologique du dirigeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5681,432 +5681,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la démarche participative sur la qualité de vie au travail (QVT) et la qualité des soins en oncopédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
+                <w:t xml:space="preserve">Pratiques managériales et qualité de vie au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmeCongrès national des soins oncologiques de support</w:t>
+              <w:t xml:space="preserve">6èmeCongrès national de la Fédération des Associations "Risques et Qualité en Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281372v1</w:t>
+                <w:t xml:space="preserve">hal-03281361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques managériales et qualité de vie au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the participatory approach on the quality of work life of healthcare providers and on the quality of care in pediatric oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chênevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmeCongrès national de la Fédération des Associations "Risques et Qualité en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">51st Congress of the International Society for Paediatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281361v1</w:t>
+                <w:t xml:space="preserve">hal-03281664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the participatory approach on the quality of work life of healthcare providers and on the quality of care in pediatric oncology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la démarche participative sur la qualité de vie au travail (QVT) et la qualité des soins en oncopédiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Congress of the International Society for Paediatric Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">11èmeCongrès national des soins oncologiques de support</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281664v1</w:t>
+                <w:t xml:space="preserve">hal-03281372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital psychologique et intention entrepreneuriale : le rôle médiateur des attitudes à l'égard du dispositif entrepreneurial et des émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6114,51 +6114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF) « Le temps des défis : (R)Evolution du Travail et des Organisations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6222,51 +6222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6302,523 +6302,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutiens sociaux et développement de l'entreprise : le rôle médiationnel de l’épanouissement psychologique du dirigeant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact de la démarche participative sur la qualité du travail des soignants et la qualité des soins des enfants en oncologie pédiatrique: relations avec les facteurs managériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Psychologie Appliquée, Symposium Bien-être au travail (I) : Déterminants et processus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès, 10ème Symposium du Réseau Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropole Grand Ouest, Oct 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281712v1</w:t>
+                <w:t xml:space="preserve">hal-03281407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la démarche participative sur la qualité du travail des soignants et la qualité des soins des enfants en oncologie pédiatrique: relations avec les facteurs managériaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lejeune</w:t>
+                <w:t xml:space="preserve">Soutiens sociaux et développement de l'entreprise : le rôle médiationnel de l’épanouissement psychologique du dirigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès, 10ème Symposium du Réseau Sciences Humaines et Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropole Grand Ouest, Oct 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque International de Psychologie Appliquée, Symposium Bien-être au travail (I) : Déterminants et processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281407v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction au travail des personnels soignants, intentions de quitter et qualité des soins en cancérologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pratiques managériales, bien-être des personnels soignants et qualité des soins en oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58ème Congrès de la Société française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">Congrès Cancéropole Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281336v1</w:t>
+                <w:t xml:space="preserve">hal-03281419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques managériales, bien-être des personnels soignants et qualité des soins en oncologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Satisfaction au travail des personnels soignants, intentions de quitter et qualité des soins en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Cancéropole Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
+              <w:t xml:space="preserve">58ème Congrès de la Société française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281419v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6973,51 +6973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fiolet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2024.104058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03946446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031823" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guglielmin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2022.05.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Ceschiutti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.854.0267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.2889" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03755516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.05.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Joseph Lahiani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724956" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CMAR.S284439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHS-06-2020-0043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2020.1852873" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cottier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jidi.2020.11.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891586v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23668/psycharchives.4619" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chenevert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JOP.19.00583" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Odry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15614263.2019.1658582" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02319116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hermetet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaborit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline-Marie Florence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02429" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318920v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.09.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02319119v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.13524" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.01.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H34LBRDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/rq_xv_1-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1043454217717238" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318915v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oncohp.2017.04.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905397v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guglielmi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04172283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03719764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03597768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281638v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281626v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281361v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281681v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281322v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281407v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281336v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fiolet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2024.104058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03946446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031823" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guglielmin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2022.05.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Ceschiutti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.854.0267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.2889" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03755516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.05.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CMAR.S284439" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHS-06-2020-0043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2020.1852873" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cottier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jidi.2020.11.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23668/psycharchives.4619" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Joseph Lahiani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724956" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chenevert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JOP.19.00583" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Odry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15614263.2019.1658582" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02319116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hermetet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaborit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline-Marie Florence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02319119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.13524" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.01.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H34LBRDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/rq_xv_1-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02429" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.09.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oncohp.2017.04.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1043454217717238" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guglielmi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04172283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03719764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03597768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281638v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281615v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281626v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281372v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281681v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281322v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281419v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281336v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>