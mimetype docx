--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène COQUEUGNIOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cimetière des condamnés de Loos : approche archéo-anthropologique d’une population carcérale du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e rencontre du Groupe d'Anthropologie et d'Archéologie Funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperostose poreuse, anémies héréditaires, paludisme : le « tryptique médico-historique » de Mirko Grmek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives du laboratoire Broca. Une mémoire d'un siècle de recherche et d'enseignement en anthropologie biologique à l'EPHE (1868-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et les collections de l'Ecole Pratique des Hautes Etudes. Regards sur une mémoire savante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Pratique des Hautes Etudes, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet, deficiencies and health status of a Neolithic island population (Khirokitia, Cyprus, 7th-6th mill. cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certaines causes de mortalité infantile échappent à la règle du paradoxe ostéologique en paléopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence de la tuberculose osseuse au sein de deux collections ostéoarchéologiques médiévales du musée Denon de Chalon-sur-Saône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick death but hard signature: Paleopathology and the recognition of childhood mortality causes escaping the osteological paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the Society for the Study of the Childhood in the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick Death but Hard Signature: Paleopathology and the Recognition of Childhood Mortality Causes Escaping the Osteological Paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th annual conference of the Society for the Study of the Childhood in the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of Secondary Altriciality in Human Evolution: Paleoanthropological Inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondary Altriciality and Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion étiologique d’un cas de maladie osseuse constitutionnelle provenant du cimetière carcéral de Loos (59) daté du XIXe siècle n.è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis(ico): 3d-μct analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des os anciens en images modernes : l’apport de la paléoimagerie 3D à la connaissance de la santé des populations archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Institut de Recherche en Infectiologie de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Arques, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skull number 29 from Dikaios’ excavations: context of discovery, burial practices, biological identity and pathological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Modifications corporelles et représentations du corps humain dans les sociétés néolithiques du Proche-Orient (MOCORP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’Orient et de la Méditerranée Jean Pouilloux, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie 3D au service de l’archéologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème édition du Colloque du Groupement des Anthropologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de signes de tuberculose probable observés sur les squelettes des martyrs de la bataille de Mohacs (1526, Hongrie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos de Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réka Kocsmár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis: 3D-µCT analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA (European Assoiciation of Archaeologists) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cribra sunt e pluribus unum: 3D-µCT and thickness mapping confirms that more than one process can cause cribra orbitalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Porous Skeletal Lesions: Achievements and future directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05574440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la microtomographie RX à la paléopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1848e Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Anthropologie de Paris, Jan 2023, Paris, France. pp.S17, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.10884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des statistiques archivistiques dans la compréhension de l’état sanitaire des populations carcérales à l’époque contemporaine : L’exemple du centre pénitentiaire de Loos (Nord, 1824-1898)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2023 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, May 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldest evidence of tuberculosis in the Mediterranean islands: from the mainland to Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEPT-3 TB Evolution Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Pálfi, O. Dutour, C. Sola, A. Zink, I. Pap, T. Hajdu, Jul 2022, Szeged, Hungary. https://doi.org/10.1016/j.tube.2023.102388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosités mortelles : un cas probable de maladie de Barlow dans la préhistoire chypriote (Khirokitia, 7ème millénaire av. JC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GPLF, May 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement en anthropologie biologique à l’Ecole Pratique des Hautes Etudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e colloque du GALF, Transmissions en anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement des Anthropologistes de Langue Française, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé-environnements-sociétés : la révolution industrielle, approche bioarchéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherche et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DiPEE Nouvelle Aquitaine Centre-Val de Loire, Jun 2022, Poiters, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et diffusion du complexe Mycobacterium tuberculosis : le cas de Chypre au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du réseau Re-Shape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile health status in an island Neolithic population (Khirokitia, Cyprus, 7th-early 6th millennium BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Congreso Nacional e Internacional de Paleopatología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociacion Espanola de Paleopatologia, Apr 2022, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux tombes du VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle trouvées en contexte d’habitat à Saint-Lyé (Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Truc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherchez la petite bête. L’animal au haut Moyen Âge : 37</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées internationales d’archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc, Oct 2016, Saint-Dizier, France. pp.433-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers indices de tuberculose au Proche-Orient : du continent à Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing up in the early Middle Ages: confrontation of osteoarchaeological and textual data. The example of the La Granède site (5th-11th centuries AD, Millau, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Chauvet-Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pietrobelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845e Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disability in a medieval village community: a unique case of facial dysmorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reappraisal of trepanations at St Cosme priory between the 12th and the 15th centuries, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’imagerie tridimensionnelle à l’étude des trépanations : un exemple médiéval (Prieuré Saint-Cosme, La Riche, 37)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application microtomodensitométrique à la détection dentaire des carences en vitamine D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Kahlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Knüsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2018 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, May 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la photogrammétrie haute définition à la paléopathologie, du diagnostic à la formation (Projet Virt’Os Bordeaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2018 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions ostéoarchéologiques de la pratique chirurgicale en Touraine médiévale : le prieuré Saint-Cosme et la léproserie Saint-Lazare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Groupe d’Anthropologie et d’Archéologie Funéraire (GAAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de double trépanation médiévale, prieuré Saint-Cosme, La Riche (37)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de la Société d’Anthropologie de Paris (SAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying anaemias in prehistoric Cyprus: An innovative approach at the crossroads of classic and new methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Guiserix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overcoming past preservation issues. Current research in bioarchaeology in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02005138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostéophytose sous périostée diaphysaire des enfants de moins de 1 an issus du cimetière moderne de Saint-Pierre (Saint-Gilles, Gard) : état pathologique ou caractère physiologique ? Mise en garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryelle Bessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de la mort des tout-petits : mortalité foetale et infantile : actes de la 2e Rencontre du GAAF à Saint-Germain-en-Laye les 3 et 4 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Saint-Germain-en-Laye, France. pp.295-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au moins 10 000 ans ! Preuves pluridisciplinaires de l’ancienneté de la tuberculose humaine au Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tuberculose humaine, anthropozoonose néolithique ou infection d’homininés du Pléistocène inférieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">141e Congrès du Comité des Travaux Historiques et Scientifiques : L’animal et l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des virtothèques ostéologiques en anthropologie biologique et en paléopathologie : application aux traumatismes de guerre de la période napoléonienne (Retraite de Russie, décembre 1812), première analyse virtuelle de paléo-balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Petrovna Buzhilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual retrospect 2013 : acte du colloque de Pessac (France), 27-29 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pessac, France. pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Trabecular Bone Microarchitecture Reveal Healing Processes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual conference of the British Association for Biological Anthropology and Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtomodensitométrie au service de la paléopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2015 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des virtothèques ostéologiques en anthropologie biologique et en paléopathologie. Application aux traumatismes de guerre de la période napoléonienne (Retraite de Russie, décembre 1812), première analyse virtuelle de paléo-balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Buzhilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2013, Pessac, France. pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and Inter-individual Morphological Variability of Trabecular Bone Microarchitecture during Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1840e Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-014-0119-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D terahertz versus X-ray imaging for Mochica ceramic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ballacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, AZ, United States. pp.6956067 (1-2), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2014.6956067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mochica ceramic studies by 3D XRay and Terahertz imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ballacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THz-ARTE International Workshop 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, ENEA-Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tomodensitométrique de trois calcifications pathologiques provenant de la nécropole d’Artzenheim (Haut-Rhin) datée du Haut Moyen-Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barrand-Emam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2013 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, Apr 2013, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications paléopathologiques de la micro-architecture osseuse de squelettes d’enfants : analyses par imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2012 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 3D imaging to identify paleopathological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Meeting of the Paleopathology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Portland (OR), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D craniometry and medical imaging: reevaluation of anthropological standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1836e Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-011-0037-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of 3D imaging techniques to paleopathology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyorgy Palfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Meeting of the Paleopathology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de l’imagerie médicale et de la 3D au service des maladies du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2009, Pessac, France. pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01864890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléopathologie 3D : apports diagnostique, didactique et de diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1835èmes Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomical placement of the human eyeball in the orbit – new metric data and guidelines proposal for facial identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 79th annual meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et exploitabilité d'une collection anthropologique numérique de référence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1835èmes Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléopathologie 3D : apports diagnostique, didactique et de diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Pessac, France. pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal morphology and predictability for facial approximation: a 3D geometric morphometric approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Meeting of Junior Scientists in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Freiburg im Breisgau, Germany. pp.84-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital anthropology for effective retrieval of the anterior fontanelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Gueorguieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Synave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS10- 10th European Congress of ISS, Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Milan, Italy. pp.421-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From virtuality to reality: contributions of 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Gueorguieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Synave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual CAA Conference: “Making History Interactive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Williamsburg, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D surface reconstruction using HMH algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Gueorguieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Synave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Le Caire, Egypt. pp.2505-2508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie 3D : de l'acquisition à l'impression. Intérêts muséographiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1859-2009 : 150 ans de la Société d'Anthropologie de Paris, des conceptions d'hier aux recherches de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie médicale et patrimoine anthropologique: vers un contrôle total de la chaîne des traitements dans l'analyse morphométrique tridimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et Réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Archéopôle d'Aquitaine, Institut Ausonius, Pessac, France. pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie médicale et patrimoine anthropologique : vers un contrôle total de la chaîne des traitements dans l'analyse morphométrique tridimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2007, Pessac, France. pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range Image Processing for Paleoanthropology Heritage Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Gueorguieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Digital Media and its Application in Museum and Heritage (DMAMH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie Médicale et Patrimoine Anthropologique : vers un contrôle total de la chaîne des traitements dans l'analyse morphométrique tridimentionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain development in Homo erectus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Colloquium of the African Genesis Symposium, University of the Witwatersrand Medical School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain development in Homo erectus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Migration and Evolution of Early Humans in the Old World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bose, Guangxi Zhuang Autonomous Region, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et données transversales : réflexions sur de possibles biais méthodologiques. Le cas du périmètre crânien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Houêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Colloque du Groupement des Anthropologistes de Langue Française. Anthropobiologie : Evolution et histoire des peuplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fast did ancient hominins brain grow ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence en Neurobiologie Ladislav Tauc, Croissance et Formes des Systèmes Neuraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary altriciality in Neandertals ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHLL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of secondary altriciality in Hominids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHLL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection ostéologique de référence de Turin (Italie) : un potentiel pour de nouvelles recherches auxologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Giacobini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarla Malerba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1827ème réunion scientifique de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de l'âge individuel de l'enfant de Modjokerto (Java, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teuku Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1827ème réunion scientifique de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic Patterning and Phylogenetic Significance of Mental Foramen Number and Position in the Evolution of Late Pleistocene Homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Minugh-Purvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Patterns of Growth and Development in the Genus Homo", American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kansas City, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test des critères de diagnose sexuelle de la mandibule non-adulte (Schutkowski, 1993 ; Molleson et al., 1998) sur une série de référence française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1826ème réunion scientifique de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de caractères diagnosiques sur la tête osseuse chez les enfants néandertaliens : nouvelle approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1825ème réunion scientifique de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ensemble funéraire exceptionnel du premier Âge du Fer en Quercy : la grotte des Palabres (Boussac, Lot).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXIè Colloque International de l'Association Française pour l'Étude de l'Âge du Fer, Conques-Montrozier, 8-11 mai 1997. Milieux et Sociétés en France Méditerranéenne : Archéologie et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Lattes, France. pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic features and synchronic variation in the Krapina immature Neandertal mandibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international conference "The Krapina Neandertals and Human Evolution in Central Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Zagreb-Krapina, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene children from Central Eurasia : a cross-sectional study of cranial metric variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paleoanthropology Society Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Seattle, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incurvation de la branche mandibulaire : réévaluation de son importance dans la détermination sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Brůžek.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque du Groupement des Anthropologistes de Langue Française : Multithématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et espaces funéraires : les grands Causses du Néolithique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ludes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre archéologique de Lattes, réunion sur la Lozère, de la Préhistoire au Moyen Âge : recherches récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité diachronique des dimensions crâniennes de l'enfant en Europe centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1819ème réunion scientifique de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement d'un gisement funéraire à la phase récente et finale du groupe des Treilles : Les Truels 2 à Millau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rakotondramasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème journée archéologique de l'Aveyron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Sainte-Eulalie de Cernon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enthèses immatures et ostéolyses corticales : apports de l’analyse microarchitecturale à la compréhension des contraintes biomécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (s), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15him⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the pathogenesis and differential diagnosis of clival lesions in an individual from a 16th-century-CE mass grave at Mohács (Southwestern Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos de Andrés Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Kis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réka Kocsmár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Zink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (1), pp.e0340762. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0340762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Origin of Superficial Bone Changes in Qafzeh 9 Skull (Middle Paleolithic, Southwestern Asia): Contribution of Three‐Dimensional Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho-Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐marie Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biological Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186 (4), pp.e70051. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.70051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First direct dating of the Late Neanderthal remains from Subalyuk Cave in Northern Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Rosendahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologischer Anzeiger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (2), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/anthranz/2023/1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long genetic and social isolation in Neanderthals before their extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (9), pp.100593. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2024.100593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Paleolithic tuberculosis: A probable case illustrated by paleoimaging methods (Azilian site of Les Iboussières, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Pálfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tuberculosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.102373. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tube.2023.102373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-examination of the Subalyuk Neanderthal remains uncovers signs of probable TB infection (Subalyuk Cave, Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Pálfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Bereczki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tuberculosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.102419. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tube.2023.102419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quina side: A Neanderthal bone industry at Chez-Pinaud site, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.e0284081. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0284081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 36,200-year-old carving from Grotte des Gorges, Amange, Jura, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Dutkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12895. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39897-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04179194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldest evidence of tuberculosis in the Mediterranean islands: From the mainland to Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tuberculosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143 (Supplément), pp.102388. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tube.2023.102388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner ear modifications in Dar-es-Soltane II H5 (Morocco): a case of Labyrinthitis ossificans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho-Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Ben-Ncer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.41-44. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2022.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not so unusual Neanderthal bone tools: new examples from Abri Lartet, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elspeth Ready</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.200. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01674-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the identified collections of immature skeletons dating from the Industrial Revolution good references for paleoauxological studies? Cases studies from England & France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.142-146. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2021.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riding for a fall: Bone fractures among mounted archers from the Hungarian Conquest period (10th century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Tihanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Anna Váradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disability in a medieval village community: A unique case of facial dysmorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.22-28. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2021.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un handicap institutionnalisé : la lèpre au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pacory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Archéologies du handicap, 165, pp.30-37. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.12778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing biases in the analysis of trabecular bone microarchitecture of non-adult individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.103138. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bony labyrinth of Qafzeh 25 Homo sapiens from Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho-Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-021-01377-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reappraisal of trepanations at St. Cosme priory between the 12th and the 15th centuries, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.168-181. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2021.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication title: Can the palaeoepidemiology of rickets during the industrialisation period in France be studied through bioarchaeological grey literature and French medico-historical literature of the 18 th -early 20 th centuries? Preliminary examination of a complex topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.76-81. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2021.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of osteodystrophy of the bony labyrinth on the Aterian fossil Dar-es-Soltane II H5 (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho-Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Ben-Ncer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Résumés des journées 2022, 34 Suppl, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.8735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant « différent » au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 165, pp.38-43. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.12873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03799372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qafzeh 9 Early Modern Human from Southwest Asia: age at death and sex estimation re-assessed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho-Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho Nogueira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOMO, Journal of Comparative Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (4), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/homo/2021/1513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was the rise of TB contemporaneous with the industrial revolution? Epidemiological evolution of TB in France (17th-20th centuries) inferred from osteoarchaeological and historical archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.130-133. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2021.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The third dimension in palaeopathology: How can three‐dimensional imaging by computed tomography bring an added value to retrospective diagnosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.538-550. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conservatoire Virt.Os (Virtothèque ostéologique) de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.85-86. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.9712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles images pour de vieux os. Apport de la paléo-imagerie tridimensionnelle à l’anthropologie biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.20-24. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.9082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-computed tomography of teeth as an alternative way to detect and analyse vitamin D deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Knüsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.390-395. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02162369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The periosteum dilemma in bioarcheology: Normal growth or pathological condition? – 3D discriminating microscopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rittemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.236-243. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02162366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gueule cassée” (facial injuries): a 3D paleotraumatology study and facial approximation of a Napoleonic soldier who died in 1812 at Königsberg during the Russian Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Vasil'Iev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Khokhlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.191-197. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse riding and the shape of the acetabulum: Insights from the bioarchaeological analysis of early Hungarian mounted archers (10th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Tihanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Kis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Révész</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.117-126. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural effects of variation in the human clavicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Gunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168 (4), pp.687 - 704. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02162364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qafzeh 9 mandible (ca 90–100 kyrs BP, Israel) revisited: μ-CT and 3D reveal new pathological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.104-110. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2019.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabecular bone microarchitecture analysis, a way for an early detection of genetic dwarfism? Case study of a dwarf mother’s offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menno Hoogland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Waters-Rist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.65-71. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02162391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compassion au cours de l'évolution humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ephéméride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mandibule de l’adulte Qafzeh 25 (Paléolithique moyen), Basse Galilée. Reconstruction virtuelle 3D et analyse morphométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schuh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baruch Arensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43.1, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02162407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal violence or hunting accident among the last hunter-gatherers? A flint projectile embedded in a thoracic vertebra in the early Neolithic site of Tell Mureybet, Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mindaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (2), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2017.5764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistory of human tuberculosis: Earliest evidences from the onset of animal husbandry in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Stordeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (2), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2017.5765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mandibule de l’adulte Qafzeh 25 (Paléolithique moyen), Basse Galilée. Reconstruction virtuelle 3D et analyse morphométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schuh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baruch Arensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43.1, pp.49-59. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2017.5751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal postcrania from Mezmaiskaya, Russia, and Le Moustier, France, and the development of Neandertal body form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liubov V Golovanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Doronichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (23), pp.6472-6477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de dépôt de brevet et de mise en place d'une cellule de transfert au sein d'une équipe de recherche en anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (1), pp.281-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléopathologie et épidémiologie sur les collections de musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human tuberculosis predates domestication in ancient Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Y.-C Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdini H.T. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurdyal S. Besra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E. Minnikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tuberculosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.S4-S12. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tube.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional microarchitecture of entheseal changes : preliminary study of human radial tuberosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rittemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Tihany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Palfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Szegediensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knee ankyloses associated with tuberculosis from the medieval Hungary : differential diagnosis based on medical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Paja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Palko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Gyula Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.352-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langerhans cell histiocytosis or Tuberculosis on a medieval child (Oppidum de la Granède, Millau, France - 10th-11th centuries AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tuberculosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (suppl. n° 1), pp.S42-S50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of past skeletal TB : from lesion to process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildiko Pap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tuberculosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (suppl. n° 1), pp.S73-S79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo erectus at Trinil on Java used shells for tool production and engraving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joordens J. C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wesselingh Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Munro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 518 (7538), pp.228-U182. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial soft tissue depths in French adults : variability, specificity and estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 231 (1-3), pp.411.e1-411.e10. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dermestid pupal chambers on Southern Levant human bones : inference for reconstruction of Middle Bronze Age mortuary practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Rabinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Blau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (10), pp.3793-3803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’édification des molaires et l’estimation de l’âge dentaire des enfants par imagerie médicale et 3D : apports et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (3-4), pp.127-146. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-012-0076-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibrous dysplasia of the temporal bone : a case from the Glen Williams ossuary, Ontario, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Willmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Holowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Pfeiffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.269-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes of digital endocranial volume during human ontogeny : results from an osteological reference collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 147, pp.312-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical placement of the human eyeball in the orbit : validation using computed tomography scans of living adults and prediction for facial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (5), pp.1271-1275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dénombrement des sujets immatures dans les sépultures collectives : l'exemple néolithique de &amp;quot; La Truie Pendue &amp;quot; (Passy, Yonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Thiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.152-166. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-012-0057-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knee ankyloses associated with tuberculosis from the medieval Hungary : differential diagnosis based on medical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Paja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Palko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor L. Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional computer-assisted craniometrics : a comparison of the uncertainty in measurement induced by surface reconstruction performed by two computer programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 219 (1-3), pp.221-227. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2012.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Approach to Age Estimation From Infracranial Sequences of Maturation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Houêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 142, pp.655-664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminant study of the development of the mandibular units in a neural reference system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bravetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.DOI 10.1007/s00276-010-0744-z</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range image processing for Paleoanthropology heritage preservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Gueorguieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.1851-1859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infracranial maturation in the skeletal collection from Coimbra, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 134 (3), pp.424-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocranial volume and brain growth in immature Neandertals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodicum Biologorum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 109 (4), pp.379-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute or Proportional brain size: that is the question. A reply to Leigh's (2006) comments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhumation and cremation in medieval Mongolia: analysis and analogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erdenebaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.894-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhumation and cremation in medieval Mongolia: analysis and analogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erdenebaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.894-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhumation and cremation in medieval Mongolia: analysis and analogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crubezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erdenebaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (310), pp.894-905. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00094497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early brain growth in Homo erectusand implications for cognitive ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Houêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teuku Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7006), pp.299-302. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et la parole fut....</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 856, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermeture des synchondroses intra-occipitales : implication dans la configuration du foramen magnum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Minor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0683(02)00002-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de caractères morphologiques dans la diagnose sexuelle des mandibules d'enfants : application à la collection ostéologique de Turin (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Giacobini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarla Malerba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (1-2), pp.131-139. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandibular ramus posterior flexure : a sex indicator in Homo sapiens fossil hominids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Brůžek.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (6), pp.426-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maturation crânienne et sa variabilité dans l'espèce Homo sapiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins de la Société d'Anthropologie du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, XXXII, pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La position du foramen mentonnier chez l'enfant : révision ontogénétique et phylogénétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (3-4), pp.227-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ensemble funéraire des Truels II, Millau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'archéologie aveyronnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'os frontal immature de La Chaise S. 15 (Abri Suard, La Chaise de Vouthon, Charente). Phylogénie et pathologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et Espaces Funéraires. Les Grands Causses du Néolithique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équations d'estimation de la capacité crânienne chez l'enfant : application paléoanthropologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie (Brno)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, XXXII (3), pp.243-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Scorbut dans la population civile en France à travers les archives de la Société Royale de Médecine et l’Académie Royale de Chirurgie (1731-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barreau-Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segolene Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminte Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au combat ou par exécution ? Multiples lésions par arme blanche au niveau du rachis cervical des victimes dans un charnier du XVIᵉ siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Árpád Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tímea Katalin Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos de Andreas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes d’analyse de la microarchitecture osseuse appliquées à l’étude de l’insertion humérale du muscle latissimus dorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier cas ostéoarchéologique d’ostéomyélite tuberculeuse du clivus associée à une méningite (charnier n° III de Mohacs, Satorhely, sud-ouest de la Hongrie, XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos de Andreas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kis Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réka Kocsmár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Bertók</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the walls: Medical practices on the corpses of French prisoners in the 19th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st the British Society for the History of Medicine congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’âge sur l’organisation de l’os trabéculaire en cas d’ostéolyse corticale d’insetion (OCI) : analyse 3D-µCT des changements enthéséaux sur un échantillon archéologique juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enthésopathies en creux : développement ou surcharge mécanique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cimetière carcéral de Loos (Métropoloe de Lille, 19e siècle) : traumatisme et infection chez deux jeunes détenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fedani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lyautey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of paleopathology to the identification of populations under care - the example of medieval Touraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1847es Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Toulouse, France. Bulletins et mémoires de la Société d’Anthropologie de Paris, Bulletins et mémoires de la Société d’Anthropologie de Paris, 34 ((S)), 2021, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.8307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoépidémiologie du rachitisme pendant la transition industrielle en France : les révélations de la littérature médicale du XVIIIe au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the rise of industry was also those of tuberculosis? Epidemiological evolution of TB in France (18th-20th cent.) inferred from osteoarchaeological and historical archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th annual meeting of the Paleopathology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cleveland, OH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologie traumatique ou variation anatomique ? Discussion étiologique des naviculaires d'un individu issu de la nécropole de Soissons (Aisne, Antiquité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarcheological data and 18th to early 20 th century's medical literature: paleoepidemiology of rickets through the French industrial revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th annual meeting of the Paleopathology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lésions endocrâniennes chez les enfants : exemple du site alto-médiéval de la Granède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Chauvet-Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the identified collections of immature skeletons dating from the Industrial Revolution good references for paleoauxological studies? The example of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th annual meeting of the Paleopathology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cleveland, OH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche diagnostique d’une maladie osseuse constitutionnelle chez un fœtus retrouvé à l’aître Saint-Maclou (Rouen, 76)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coupeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminte Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles méthodologies en paléopathologie, colloque du Groupe des Paléopathologistes de languie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trépanation médiévale dans le Centre de la France: approche historique et paléopathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of morphological changes observed in the Kocabaş frontal bone (Denizli, Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence for an early presence of human tuberculosis in the Fertile Crescent more than 10 milleniums ago, predating domestication period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Y.-C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurdyal S Besra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Minnikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Llewellyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Science and Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices anthropologiques et archéologiques de sociabilité et de considération collective : à propos de deux sépultures paléolithiques de jeunes infirmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ninon Dubourg; Gildas Brégain; Fabrice Bertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des handicaps à travers les siècles. identifications, trajectoires, institutions et sociabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-235, 2026, Histoire, 979-10-413-0827-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’imagerie tridimensionnelle à l’étude des trépanations : exploration d’un cas médiéval de craniosynostose multisuturaire (prieuré Saint-Cosme, La Riche, Indre-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.16618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie tridimensionnelle à l’étude des maladies des populations du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.16743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRT.OS : bibliothèque virtuelle pour la recherche, l’éducation et la préservation du patrimoine ostéo-archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.16843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui est cet os ? Différenciation os humain-os animal par reconstruction 3D du réseau canalaire cortical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rittemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Coqueugniot; O. Dutour; J. Jaubert; P. Paillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.16913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie 3D et analyse phylogénétique : l’exemple de l’oreille interne de Tabun C1 et Kebara 1 au Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho-Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Coqueugniot; O. Dutour; J. Jaubert; P. Paillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.16788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.16603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemias in Prehistoric Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michelle Gamble. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overcoming Issues of Past Preservation: Recent Research in Bioarchaeology in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holzhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-64, 2021, Ergänzungshefte zu den Jahresheften des Österreichischen Archäologischen Institutes, 978-3-903207-57-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03416436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions ostéoarchéologiques de la pratique chirurgicale en Touraine médiévale : le prieuré Saint-Cosme et la léproserie Saint-Lazare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacha KACKI; Hélène RÉVEILLAS; Christopher J. KNÜSEL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour du corps malade : prise en charge et traitement funéraire des individus souffrants à travers les siècles : Actes de la 10e Rencontre du Groupe d’anthropologie et d’archéologie funéraire (Bordeaux, 23-25 mai 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reugny : Gaaf, pp.275-284, 2021, Rencontre autour du corps malade. Prise en charge et traitement funéraire des individus souffrants à travers les siècles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et compassion au Paléolithique. Points de vue paléoanthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Archéologie de la santé – anthropologie du soin, Paris, 30 novembre – 1er décembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions La Découverte, Paris, pp.262-273, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02162434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et compassion au Paléolithique : points de vue paléoanthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Froment &amp; H. Guy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la santé, anthropologie du soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.262-273, 2019, 978-2-348-04577-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identification of horse riding through the analysis of entheseal changes: methodological considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Révész</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Tihanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Talking Dead. New results from Central and Eastern European Osteoarchaeology. Proceedings of the First Conference of the Török Aurél Anthropological Association from Târgu Mures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02162438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identification of horse riding through the analysis of entheseal changes: Methodological considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tihanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Révész</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gál S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Talking Dead 2. Past and Present of Biological Anthropology. The Heritage of Török Aurél`s Œuvre. New results from ancient tuberculosis and leprosy research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEGA Publishing House, Cluj-Napoca, pp.15-28, 2018, Proceedings of the Second International Conference of the Török Aurél Anthropological Association from Târgu-Mureş</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-imagerie par rayons X : une méthode d'exploration transdisciplinaire, de l'archéologie à la chirurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions des archives contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés : quand les sciences archéologiques rencontrent l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des archives contemporaines, pp.139-162, 2017, 9782813002426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l’imagerie numérique 3D à l’étude de l’os ancien, normal et pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balasse, M.and Brugal, J.-Ph. and Dauphin, Y. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messages d'os : archéométrie du squelette animal et humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. des archives contemporaines, pp.205-213, 2015, Collection Sciences archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brépols Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le site archéologique de Saint-Romain-en-Gal, Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.443-459, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes funéraires : mode de vie des populations antiques et médiévales de Saint-Romain-en-Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prisset, J.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon : l'aire funéraire des thermes des Lutteurs (IVe-Xe siècles). Vol. 1, Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Brepols, pp.443-477, 2015, Bibliothèque de l’Antiquité tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude anthropologique de la population de l'aire funéraire des thermes des Lutteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prisset, J.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon : l’aire funéraire des thermes des Lutteurs (IVè-Xè siècles), tomes 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Brepols, pp.441-478, 2015, Bibliothèque de l’Antiquité tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des sépultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Heerscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prisset, J.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon : l'aire funéraire des thermes des Lutteurs (IVe-Xe siècles). Vol. 1, Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Brepols, pp.557-665, 2015, Bibliothèque de l’Antiquité tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des restes animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prisset, Jean-Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon. L’aire funéraire des thermes des Lutteurs (IVe-Xe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Brépols Publishers, pp.336-343, 2015, Bibliothèque de l'Antiquité tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-CT characterization of archeological bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rittemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Long, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Tomography of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRS-ETE, pp.643-647, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie 3D à l’identification des processus paléopathologiques : le nourrisson de Laquenexy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupond, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête du Passé : archéologie préventive à Metz Métropole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Serpenoise, pp.50-52, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'altricialité secondaire ou comment résoudre un défi adaptatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dutour O., Hublin J.-J et Vandermeersch B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origine et évolution des populations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des Travaux Historiques et Scientifiques, Orientations et méthodes n°8, pp.369-373, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des hominidés d'âge Plio-Pléistocène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origine et évolution des populations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des Travaux Historiques et Scientifiques, Orientations et méthodes n°8, pp.56-65, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de statistiques en anthropobiologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Houêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dutour O., Hublin J.-J et Vandermeersch B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets et méthodes en Paléoanthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des Travaux Historiques et : Scientifiques, Orientations et méthodes n°7, pp.419-446, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hétérochronies du développement : intérêts et limites pour l'étude de l'évolution humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dutour O., Hublin J.-J et Vandermeersch B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origine et évolution des populations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des Travaux Historiques et Scientifiques, Orientations et méthodes, pp.373-376, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la cavité et de la plateforme à la phase finale du groupe des Treilles : lieu de dépôt primaire des corps et de manipulation des cadavres. Chapitre : le site des Truels II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crubézy E., Ludes B. et Poujol J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et espaces funéraires : les Grands Causses au Chalcolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monographie d'Archéologie Méditerranéenne, Lattes, ADALR Éditions, vol. 17, pp.99-113, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aménagements et les structures anthropiques de la canaule. Chapitre : le site des Truels II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lefilatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crubézy E., Ludes B. et Poujol J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et espaces funéraires : les Grands Causses au Chalcolithique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monographie d'Archéologie Méditerranéenne, Lattes, ADALR Éditions, vol. 17, pp.87-89, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pays et les Hommes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crubézy E., Ludes B. et Poujol J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et espaces funéraires : les Grands Causses au Chalcolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monographie d'Archéologie Méditerranéenne, Lattes, ADALR Éditions, vol. 17, pp.19-52, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Monna. Chapitre : Les pratiques funéraires au IIIe millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rakotondramasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crubézy E., Ludes B. et Poujol J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et espaces funéraires : les Grands Causses au Chalcolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monographie d'Archéologie Méditerranéenne, Lattes, ADALR Éditions, vol. 17, pp.120-121, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aven des Privats. Chapitre : Les pratiques funéraires au IIIe millénaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crubézy E., Ludes B. et Poujol J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et espaces funéraires : les Grands Causses au Chalcolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monographie d'Archéologie Méditerranéenne, Lattes, ADALR Éditions, vol. 17, pp.121-126, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic patterning and phylogenetic significance of mental foramen number and position in the evolution of Upper Pleistocene Homo sapiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Minugh-Purvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thompson J.L., Krovitz G.E. et Nelson A.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patterns of Growth and Development in The Genus Homo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.343-360, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le passé en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série été 2025, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le passé en 3D, comment l’imagerie tridimensionnelle redimensionne la paléopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologue, hors-série : une archéologie du soin, soigner corps et âmes en Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paléopathologie, la science archéologique des maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologue, hors-série : une archéologie du soin, soigner corps et âmes en Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art mobilier : la tête d'ours sculptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp. 274-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la grotte des Gorges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Petrognani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp. 201-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts de l'imagerie 3D pour la paléopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyorgy Palfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Panuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.S12-S13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléopathologie des infections humaines : vers une approche intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.S12-S12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strasbourg Juvenile Collection: Computer Assisted Anthropology for the Anterior Fontanelle Reconstruction and Size Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Gueorguieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Synave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relazione sulle campagne 2024.1 e 2024.2, Bordeaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relazione sulle campagne 2023 (17 maggio – 17 giugno e 3-29 settembre), Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapporto antropologico. Studio dei resti umani della latrina 92 (Campagne di scavo 2023 – Parco Archeologico di Ostia Antica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Bouet A., Bouet-Fournie E. Responsables d’opération, Relazione sulle campagne 2023. SAHYLOR 2023.1 e 2023.2. 2024, pp.164-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme). Fouille programmée triennale 2015-2017. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Auvergne Rhône-Alpes. 2017, pp.800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01817196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aire funéraire des thermes des Lutteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Prisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès nationaux des sociétés historiques et scientiﬁques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.16583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04675810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Neanderthal reveals genetic isolation in their populations before extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site archéologique de Saint-Romain-en-Gal, Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Prisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28, pp.690, 2015, Bibliothèque de l'Antiquité Tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie - du virtuel au réel : l'impression 3D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Mistrot. Editions Confluences, pp.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie - Imagerie médicale et 3D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Mistrot. Editions Confluences, pp.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne d'Homo sapiens en Eurasie : croissance et variation depuis 100 000 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">British Archæological Reports, International Series 822, pp.197, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId538"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène COQUEUGNIOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperostose poreuse, anémies héréditaires, paludisme : le « tryptique médico-historique » de Mirko Grmek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cimetière des condamnés de Loos : approche archéo-anthropologique d’une population carcérale du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e rencontre du Groupe d'Anthropologie et d'Archéologie Funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives du laboratoire Broca. Une mémoire d'un siècle de recherche et d'enseignement en anthropologie biologique à l'EPHE (1868-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et les collections de l'Ecole Pratique des Hautes Etudes. Regards sur une mémoire savante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Pratique des Hautes Etudes, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certaines causes de mortalité infantile échappent à la règle du paradoxe ostéologique en paléopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet, deficiencies and health status of a Neolithic island population (Khirokitia, Cyprus, 7th-6th mill. cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence de la tuberculose osseuse au sein de deux collections ostéoarchéologiques médiévales du musée Denon de Chalon-sur-Saône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis: 3D-µCT analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA (European Assoiciation of Archaeologists) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick death but hard signature: Paleopathology and the recognition of childhood mortality causes escaping the osteological paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the Society for the Study of the Childhood in the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion étiologique d’un cas de maladie osseuse constitutionnelle provenant du cimetière carcéral de Loos (59) daté du XIXe siècle n.è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of Secondary Altriciality in Human Evolution: Paleoanthropological Inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondary Altriciality and Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick Death but Hard Signature: Paleopathology and the Recognition of Childhood Mortality Causes Escaping the Osteological Paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th annual conference of the Society for the Study of the Childhood in the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis(ico): 3d-μct analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des os anciens en images modernes : l’apport de la paléoimagerie 3D à la connaissance de la santé des populations archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Institut de Recherche en Infectiologie de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Arques, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skull number 29 from Dikaios’ excavations: context of discovery, burial practices, biological identity and pathological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Modifications corporelles et représentations du corps humain dans les sociétés néolithiques du Proche-Orient (MOCORP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’Orient et de la Méditerranée Jean Pouilloux, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie 3D au service de l’archéologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème édition du Colloque du Groupement des Anthropologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de signes de tuberculose probable observés sur les squelettes des martyrs de la bataille de Mohacs (1526, Hongrie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos de Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réka Kocsmár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cribra sunt e pluribus unum: 3D-µCT and thickness mapping confirms that more than one process can cause cribra orbitalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Porous Skeletal Lesions: Achievements and future directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05574440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la microtomographie RX à la paléopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1848e Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Anthropologie de Paris, Jan 2023, Paris, France. pp.S17, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.10884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des statistiques archivistiques dans la compréhension de l’état sanitaire des populations carcérales à l’époque contemporaine : L’exemple du centre pénitentiaire de Loos (Nord, 1824-1898)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2023 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, May 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldest evidence of tuberculosis in the Mediterranean islands: from the mainland to Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEPT-3 TB Evolution Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Pálfi, O. Dutour, C. Sola, A. Zink, I. Pap, T. Hajdu, Jul 2022, Szeged, Hungary. https://doi.org/10.1016/j.tube.2023.102388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosités mortelles : un cas probable de maladie de Barlow dans la préhistoire chypriote (Khirokitia, 7ème millénaire av. JC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GPLF, May 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile health status in an island Neolithic population (Khirokitia, Cyprus, 7th-early 6th millennium BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Congreso Nacional e Internacional de Paleopatología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociacion Espanola de Paleopatologia, Apr 2022, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement en anthropologie biologique à l’Ecole Pratique des Hautes Etudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e colloque du GALF, Transmissions en anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement des Anthropologistes de Langue Française, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé-environnements-sociétés : la révolution industrielle, approche bioarchéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherche et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DiPEE Nouvelle Aquitaine Centre-Val de Loire, Jun 2022, Poiters, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et diffusion du complexe Mycobacterium tuberculosis : le cas de Chypre au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du réseau Re-Shape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing up in the early Middle Ages: confrontation of osteoarchaeological and textual data. The example of the La Granède site (5th-11th centuries AD, Millau, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Chauvet-Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pietrobelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845e Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux tombes du VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle trouvées en contexte d’habitat à Saint-Lyé (Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Truc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherchez la petite bête. L’animal au haut Moyen Âge : 37</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées internationales d’archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc, Oct 2016, Saint-Dizier, France. pp.433-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers indices de tuberculose au Proche-Orient : du continent à Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reappraisal of trepanations at St Cosme priory between the 12th and the 15th centuries, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disability in a medieval village community: a unique case of facial dysmorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’imagerie tridimensionnelle à l’étude des trépanations : un exemple médiéval (Prieuré Saint-Cosme, La Riche, 37)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying anaemias in prehistoric Cyprus: An innovative approach at the crossroads of classic and new methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Guiserix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overcoming past preservation issues. Current research in bioarchaeology in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02005138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application microtomodensitométrique à la détection dentaire des carences en vitamine D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Kahlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Knüsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2018 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, May 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la photogrammétrie haute définition à la paléopathologie, du diagnostic à la formation (Projet Virt’Os Bordeaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2018 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions ostéoarchéologiques de la pratique chirurgicale en Touraine médiévale : le prieuré Saint-Cosme et la léproserie Saint-Lazare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Groupe d’Anthropologie et d’Archéologie Funéraire (GAAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de double trépanation médiévale, prieuré Saint-Cosme, La Riche (37)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de la Société d’Anthropologie de Paris (SAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostéophytose sous périostée diaphysaire des enfants de moins de 1 an issus du cimetière moderne de Saint-Pierre (Saint-Gilles, Gard) : état pathologique ou caractère physiologique ? Mise en garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryelle Bessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de la mort des tout-petits : mortalité foetale et infantile : actes de la 2e Rencontre du GAAF à Saint-Germain-en-Laye les 3 et 4 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Saint-Germain-en-Laye, France. pp.295-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au moins 10 000 ans ! Preuves pluridisciplinaires de l’ancienneté de la tuberculose humaine au Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tuberculose humaine, anthropozoonose néolithique ou infection d’homininés du Pléistocène inférieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">141e Congrès du Comité des Travaux Historiques et Scientifiques : L’animal et l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des virtothèques ostéologiques en anthropologie biologique et en paléopathologie : application aux traumatismes de guerre de la période napoléonienne (Retraite de Russie, décembre 1812), première analyse virtuelle de paléo-balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Petrovna Buzhilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual retrospect 2013 : acte du colloque de Pessac (France), 27-29 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pessac, France. pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Trabecular Bone Microarchitecture Reveal Healing Processes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual conference of the British Association for Biological Anthropology and Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtomodensitométrie au service de la paléopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2015 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des virtothèques ostéologiques en anthropologie biologique et en paléopathologie. Application aux traumatismes de guerre de la période napoléonienne (Retraite de Russie, décembre 1812), première analyse virtuelle de paléo-balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Buzhilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2013, Pessac, France. pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and Inter-individual Morphological Variability of Trabecular Bone Microarchitecture during Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1840e Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-014-0119-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mochica ceramic studies by 3D XRay and Terahertz imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ballacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THz-ARTE International Workshop 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, ENEA-Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D terahertz versus X-ray imaging for Mochica ceramic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ballacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, AZ, United States. pp.6956067 (1-2), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2014.6956067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tomodensitométrique de trois calcifications pathologiques provenant de la nécropole d’Artzenheim (Haut-Rhin) datée du Haut Moyen-Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barrand-Emam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2013 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, Apr 2013, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 3D imaging to identify paleopathological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Meeting of the Paleopathology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Portland (OR), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications paléopathologiques de la micro-architecture osseuse de squelettes d’enfants : analyses par imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2012 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D craniometry and medical imaging: reevaluation of anthropological standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1836e Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-011-0037-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal morphology and predictability for facial approximation: a 3D geometric morphometric approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Meeting of Junior Scientists in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Freiburg im Breisgau, Germany. pp.84-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of 3D imaging techniques to paleopathology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyorgy Palfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Meeting of the Paleopathology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de l’imagerie médicale et de la 3D au service des maladies du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2009, Pessac, France. pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01864890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomical placement of the human eyeball in the orbit – new metric data and guidelines proposal for facial identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 79th annual meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et exploitabilité d'une collection anthropologique numérique de référence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1835èmes Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléopathologie 3D : apports diagnostique, didactique et de diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1835èmes Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléopathologie 3D : apports diagnostique, didactique et de diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Pessac, France. pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital anthropology for effective retrieval of the anterior fontanelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Gueorguieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Synave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS10- 10th European Congress of ISS, Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Milan, Italy. pp.421-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From virtuality to reality: contributions of 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Gueorguieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Synave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual CAA Conference: “Making History Interactive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Williamsburg, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D surface reconstruction using HMH algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Gueorguieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Synave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Le Caire, Egypt. pp.2505-2508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie 3D : de l'acquisition à l'impression. Intérêts muséographiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1859-2009 : 150 ans de la Société d'Anthropologie de Paris, des conceptions d'hier aux recherches de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie médicale et patrimoine anthropologique: vers un contrôle total de la chaîne des traitements dans l'analyse morphométrique tridimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et Réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Archéopôle d'Aquitaine, Institut Ausonius, Pessac, France. pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie médicale et patrimoine anthropologique : vers un contrôle total de la chaîne des traitements dans l'analyse morphométrique tridimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2007, Pessac, France. pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie Médicale et Patrimoine Anthropologique : vers un contrôle total de la chaîne des traitements dans l'analyse morphométrique tridimentionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range Image Processing for Paleoanthropology Heritage Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Gueorguieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Digital Media and its Application in Museum and Heritage (DMAMH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain development in Homo erectus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Colloquium of the African Genesis Symposium, University of the Witwatersrand Medical School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fast did ancient hominins brain grow ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence en Neurobiologie Ladislav Tauc, Croissance et Formes des Systèmes Neuraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain development in Homo erectus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Migration and Evolution of Early Humans in the Old World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bose, Guangxi Zhuang Autonomous Region, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et données transversales : réflexions sur de possibles biais méthodologiques. Le cas du périmètre crânien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Houêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Colloque du Groupement des Anthropologistes de Langue Française. Anthropobiologie : Evolution et histoire des peuplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of secondary altriciality in Hominids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHLL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary altriciality in Neandertals ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHLL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection ostéologique de référence de Turin (Italie) : un potentiel pour de nouvelles recherches auxologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Giacobini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarla Malerba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1827ème réunion scientifique de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de l'âge individuel de l'enfant de Modjokerto (Java, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teuku Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1827ème réunion scientifique de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test des critères de diagnose sexuelle de la mandibule non-adulte (Schutkowski, 1993 ; Molleson et al., 1998) sur une série de référence française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1826ème réunion scientifique de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic Patterning and Phylogenetic Significance of Mental Foramen Number and Position in the Evolution of Late Pleistocene Homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Minugh-Purvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Patterns of Growth and Development in the Genus Homo", American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kansas City, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ensemble funéraire exceptionnel du premier Âge du Fer en Quercy : la grotte des Palabres (Boussac, Lot).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXIè Colloque International de l'Association Française pour l'Étude de l'Âge du Fer, Conques-Montrozier, 8-11 mai 1997. Milieux et Sociétés en France Méditerranéenne : Archéologie et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Lattes, France. pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de caractères diagnosiques sur la tête osseuse chez les enfants néandertaliens : nouvelle approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1825ème réunion scientifique de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic features and synchronic variation in the Krapina immature Neandertal mandibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international conference "The Krapina Neandertals and Human Evolution in Central Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Zagreb-Krapina, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene children from Central Eurasia : a cross-sectional study of cranial metric variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paleoanthropology Society Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Seattle, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incurvation de la branche mandibulaire : réévaluation de son importance dans la détermination sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Brůžek.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque du Groupement des Anthropologistes de Langue Française : Multithématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et espaces funéraires : les grands Causses du Néolithique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ludes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre archéologique de Lattes, réunion sur la Lozère, de la Préhistoire au Moyen Âge : recherches récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité diachronique des dimensions crâniennes de l'enfant en Europe centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1819ème réunion scientifique de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement d'un gisement funéraire à la phase récente et finale du groupe des Treilles : Les Truels 2 à Millau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rakotondramasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème journée archéologique de l'Aveyron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Sainte-Eulalie de Cernon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enthèses immatures et ostéolyses corticales : apports de l’analyse microarchitecturale à la compréhension des contraintes biomécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (s), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15him⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the pathogenesis and differential diagnosis of clival lesions in an individual from a 16th-century-CE mass grave at Mohács (Southwestern Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos de Andrés Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Kis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réka Kocsmár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Zink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (1), pp.e0340762. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0340762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Origin of Superficial Bone Changes in Qafzeh 9 Skull (Middle Paleolithic, Southwestern Asia): Contribution of Three‐Dimensional Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho-Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐marie Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biological Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186 (4), pp.e70051. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.70051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First direct dating of the Late Neanderthal remains from Subalyuk Cave in Northern Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Rosendahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologischer Anzeiger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (2), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/anthranz/2023/1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long genetic and social isolation in Neanderthals before their extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (9), pp.100593. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2024.100593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldest evidence of tuberculosis in the Mediterranean islands: From the mainland to Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tuberculosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143 (Supplément), pp.102388. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tube.2023.102388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Paleolithic tuberculosis: A probable case illustrated by paleoimaging methods (Azilian site of Les Iboussières, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Pálfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tuberculosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.102373. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tube.2023.102373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-examination of the Subalyuk Neanderthal remains uncovers signs of probable TB infection (Subalyuk Cave, Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Pálfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Bereczki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tuberculosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.102419. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tube.2023.102419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quina side: A Neanderthal bone industry at Chez-Pinaud site, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.e0284081. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0284081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 36,200-year-old carving from Grotte des Gorges, Amange, Jura, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Dutkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12895. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39897-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04179194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner ear modifications in Dar-es-Soltane II H5 (Morocco): a case of Labyrinthitis ossificans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho-Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Ben-Ncer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.41-44. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2022.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not so unusual Neanderthal bone tools: new examples from Abri Lartet, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elspeth Ready</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.200. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01674-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was the rise of TB contemporaneous with the industrial revolution? Epidemiological evolution of TB in France (17th-20th centuries) inferred from osteoarchaeological and historical archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.130-133. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2021.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qafzeh 9 Early Modern Human from Southwest Asia: age at death and sex estimation re-assessed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho-Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho Nogueira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOMO, Journal of Comparative Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (4), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/homo/2021/1513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riding for a fall: Bone fractures among mounted archers from the Hungarian Conquest period (10th century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Tihanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Anna Váradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disability in a medieval village community: A unique case of facial dysmorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.22-28. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2021.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the identified collections of immature skeletons dating from the Industrial Revolution good references for paleoauxological studies? Cases studies from England & France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.142-146. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2021.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bony labyrinth of Qafzeh 25 Homo sapiens from Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho-Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-021-01377-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing biases in the analysis of trabecular bone microarchitecture of non-adult individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.103138. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un handicap institutionnalisé : la lèpre au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pacory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Archéologies du handicap, 165, pp.30-37. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.12778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reappraisal of trepanations at St. Cosme priory between the 12th and the 15th centuries, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.168-181. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2021.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication title: Can the palaeoepidemiology of rickets during the industrialisation period in France be studied through bioarchaeological grey literature and French medico-historical literature of the 18 th -early 20 th centuries? Preliminary examination of a complex topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.76-81. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2021.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of osteodystrophy of the bony labyrinth on the Aterian fossil Dar-es-Soltane II H5 (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho-Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Ben-Ncer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Résumés des journées 2022, 34 Suppl, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.8735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant « différent » au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 165, pp.38-43. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.12873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03799372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles images pour de vieux os. Apport de la paléo-imagerie tridimensionnelle à l’anthropologie biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.20-24. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.9082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conservatoire Virt.Os (Virtothèque ostéologique) de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.85-86. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.9712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The third dimension in palaeopathology: How can three‐dimensional imaging by computed tomography bring an added value to retrospective diagnosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.538-550. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qafzeh 9 mandible (ca 90–100 kyrs BP, Israel) revisited: μ-CT and 3D reveal new pathological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.104-110. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2019.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gueule cassée” (facial injuries): a 3D paleotraumatology study and facial approximation of a Napoleonic soldier who died in 1812 at Königsberg during the Russian Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Vasil'Iev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Khokhlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.191-197. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse riding and the shape of the acetabulum: Insights from the bioarchaeological analysis of early Hungarian mounted archers (10th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Tihanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Kis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Révész</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.117-126. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-computed tomography of teeth as an alternative way to detect and analyse vitamin D deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Knüsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.390-395. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02162369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The periosteum dilemma in bioarcheology: Normal growth or pathological condition? – 3D discriminating microscopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rittemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.236-243. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02162366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural effects of variation in the human clavicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Gunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168 (4), pp.687 - 704. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02162364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabecular bone microarchitecture analysis, a way for an early detection of genetic dwarfism? Case study of a dwarf mother’s offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menno Hoogland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Waters-Rist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.65-71. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02162391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compassion au cours de l'évolution humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ephéméride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mandibule de l’adulte Qafzeh 25 (Paléolithique moyen), Basse Galilée. Reconstruction virtuelle 3D et analyse morphométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schuh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baruch Arensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43.1, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02162407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal violence or hunting accident among the last hunter-gatherers? A flint projectile embedded in a thoracic vertebra in the early Neolithic site of Tell Mureybet, Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mindaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (2), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2017.5764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistory of human tuberculosis: Earliest evidences from the onset of animal husbandry in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Stordeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (2), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2017.5765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mandibule de l’adulte Qafzeh 25 (Paléolithique moyen), Basse Galilée. Reconstruction virtuelle 3D et analyse morphométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schuh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baruch Arensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43.1, pp.49-59. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2017.5751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de dépôt de brevet et de mise en place d'une cellule de transfert au sein d'une équipe de recherche en anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (1), pp.281-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal postcrania from Mezmaiskaya, Russia, and Le Moustier, France, and the development of Neandertal body form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liubov V Golovanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Doronichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (23), pp.6472-6477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléopathologie et épidémiologie sur les collections de musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langerhans cell histiocytosis or Tuberculosis on a medieval child (Oppidum de la Granède, Millau, France - 10th-11th centuries AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tuberculosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (suppl. n° 1), pp.S42-S50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knee ankyloses associated with tuberculosis from the medieval Hungary : differential diagnosis based on medical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Paja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Palko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Gyula Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.352-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional microarchitecture of entheseal changes : preliminary study of human radial tuberosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rittemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Tihany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Palfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Szegediensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human tuberculosis predates domestication in ancient Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Y.-C Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdini H.T. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurdyal S. Besra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E. Minnikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tuberculosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.S4-S12. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tube.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo erectus at Trinil on Java used shells for tool production and engraving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joordens J. C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wesselingh Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Munro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 518 (7538), pp.228-U182. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of past skeletal TB : from lesion to process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildiko Pap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tuberculosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (suppl. n° 1), pp.S73-S79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’édification des molaires et l’estimation de l’âge dentaire des enfants par imagerie médicale et 3D : apports et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (3-4), pp.127-146. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-012-0076-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dermestid pupal chambers on Southern Levant human bones : inference for reconstruction of Middle Bronze Age mortuary practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Rabinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Blau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (10), pp.3793-3803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial soft tissue depths in French adults : variability, specificity and estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 231 (1-3), pp.411.e1-411.e10. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibrous dysplasia of the temporal bone : a case from the Glen Williams ossuary, Ontario, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Willmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Holowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Pfeiffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.269-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes of digital endocranial volume during human ontogeny : results from an osteological reference collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 147, pp.312-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical placement of the human eyeball in the orbit : validation using computed tomography scans of living adults and prediction for facial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (5), pp.1271-1275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dénombrement des sujets immatures dans les sépultures collectives : l'exemple néolithique de &amp;quot; La Truie Pendue &amp;quot; (Passy, Yonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Thiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.152-166. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-012-0057-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knee ankyloses associated with tuberculosis from the medieval Hungary : differential diagnosis based on medical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Paja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Palko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor L. Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional computer-assisted craniometrics : a comparison of the uncertainty in measurement induced by surface reconstruction performed by two computer programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 219 (1-3), pp.221-227. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2012.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Approach to Age Estimation From Infracranial Sequences of Maturation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Houêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 142, pp.655-664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminant study of the development of the mandibular units in a neural reference system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bravetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.DOI 10.1007/s00276-010-0744-z</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range image processing for Paleoanthropology heritage preservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Gueorguieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.1851-1859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infracranial maturation in the skeletal collection from Coimbra, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 134 (3), pp.424-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocranial volume and brain growth in immature Neandertals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodicum Biologorum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 109 (4), pp.379-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhumation and cremation in medieval Mongolia: analysis and analogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erdenebaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.894-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhumation and cremation in medieval Mongolia: analysis and analogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erdenebaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.894-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute or Proportional brain size: that is the question. A reply to Leigh's (2006) comments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhumation and cremation in medieval Mongolia: analysis and analogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crubezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erdenebaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (310), pp.894-905. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00094497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early brain growth in Homo erectusand implications for cognitive ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Houêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teuku Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7006), pp.299-302. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et la parole fut....</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 856, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de caractères morphologiques dans la diagnose sexuelle des mandibules d'enfants : application à la collection ostéologique de Turin (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Giacobini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarla Malerba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (1-2), pp.131-139. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermeture des synchondroses intra-occipitales : implication dans la configuration du foramen magnum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Minor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0683(02)00002-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandibular ramus posterior flexure : a sex indicator in Homo sapiens fossil hominids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Brůžek.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (6), pp.426-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maturation crânienne et sa variabilité dans l'espèce Homo sapiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins de la Société d'Anthropologie du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, XXXII, pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La position du foramen mentonnier chez l'enfant : révision ontogénétique et phylogénétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (3-4), pp.227-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ensemble funéraire des Truels II, Millau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'archéologie aveyronnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'os frontal immature de La Chaise S. 15 (Abri Suard, La Chaise de Vouthon, Charente). Phylogénie et pathologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et Espaces Funéraires. Les Grands Causses du Néolithique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équations d'estimation de la capacité crânienne chez l'enfant : application paléoanthropologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie (Brno)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, XXXII (3), pp.243-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Scorbut dans la population civile en France à travers les archives de la Société Royale de Médecine et l’Académie Royale de Chirurgie (1731-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barreau-Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segolene Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminte Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au combat ou par exécution ? Multiples lésions par arme blanche au niveau du rachis cervical des victimes dans un charnier du XVIᵉ siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Árpád Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tímea Katalin Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos de Andreas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier cas ostéoarchéologique d’ostéomyélite tuberculeuse du clivus associée à une méningite (charnier n° III de Mohacs, Satorhely, sud-ouest de la Hongrie, XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos de Andreas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kis Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réka Kocsmár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Bertók</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes d’analyse de la microarchitecture osseuse appliquées à l’étude de l’insertion humérale du muscle latissimus dorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the walls: Medical practices on the corpses of French prisoners in the 19th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st the British Society for the History of Medicine congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’âge sur l’organisation de l’os trabéculaire en cas d’ostéolyse corticale d’insetion (OCI) : analyse 3D-µCT des changements enthéséaux sur un échantillon archéologique juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cimetière carcéral de Loos (Métropoloe de Lille, 19e siècle) : traumatisme et infection chez deux jeunes détenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fedani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lyautey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enthésopathies en creux : développement ou surcharge mécanique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of paleopathology to the identification of populations under care - the example of medieval Touraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1847es Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Toulouse, France. Bulletins et mémoires de la Société d’Anthropologie de Paris, Bulletins et mémoires de la Société d’Anthropologie de Paris, 34 ((S)), 2021, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.8307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the rise of industry was also those of tuberculosis? Epidemiological evolution of TB in France (18th-20th cent.) inferred from osteoarchaeological and historical archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th annual meeting of the Paleopathology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cleveland, OH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoépidémiologie du rachitisme pendant la transition industrielle en France : les révélations de la littérature médicale du XVIIIe au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologie traumatique ou variation anatomique ? Discussion étiologique des naviculaires d'un individu issu de la nécropole de Soissons (Aisne, Antiquité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarcheological data and 18th to early 20 th century's medical literature: paleoepidemiology of rickets through the French industrial revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th annual meeting of the Paleopathology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lésions endocrâniennes chez les enfants : exemple du site alto-médiéval de la Granède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Chauvet-Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the identified collections of immature skeletons dating from the Industrial Revolution good references for paleoauxological studies? The example of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th annual meeting of the Paleopathology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cleveland, OH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche diagnostique d’une maladie osseuse constitutionnelle chez un fœtus retrouvé à l’aître Saint-Maclou (Rouen, 76)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coupeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminte Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles méthodologies en paléopathologie, colloque du Groupe des Paléopathologistes de languie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trépanation médiévale dans le Centre de la France: approche historique et paléopathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of morphological changes observed in the Kocabaş frontal bone (Denizli, Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence for an early presence of human tuberculosis in the Fertile Crescent more than 10 milleniums ago, predating domestication period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Y.-C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurdyal S Besra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Minnikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Llewellyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Science and Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices anthropologiques et archéologiques de sociabilité et de considération collective : à propos de deux sépultures paléolithiques de jeunes infirmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ninon Dubourg; Gildas Brégain; Fabrice Bertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des handicaps à travers les siècles. identifications, trajectoires, institutions et sociabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-235, 2026, Histoire, 979-10-413-0827-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.16603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie tridimensionnelle à l’étude des maladies des populations du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.16743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’imagerie tridimensionnelle à l’étude des trépanations : exploration d’un cas médiéval de craniosynostose multisuturaire (prieuré Saint-Cosme, La Riche, Indre-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.16618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRT.OS : bibliothèque virtuelle pour la recherche, l’éducation et la préservation du patrimoine ostéo-archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.16843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui est cet os ? Différenciation os humain-os animal par reconstruction 3D du réseau canalaire cortical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rittemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Coqueugniot; O. Dutour; J. Jaubert; P. Paillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.16913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie 3D et analyse phylogénétique : l’exemple de l’oreille interne de Tabun C1 et Kebara 1 au Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Coutinho-Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Coqueugniot; O. Dutour; J. Jaubert; P. Paillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.16788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemias in Prehistoric Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michelle Gamble. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overcoming Issues of Past Preservation: Recent Research in Bioarchaeology in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holzhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-64, 2021, Ergänzungshefte zu den Jahresheften des Österreichischen Archäologischen Institutes, 978-3-903207-57-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03416436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions ostéoarchéologiques de la pratique chirurgicale en Touraine médiévale : le prieuré Saint-Cosme et la léproserie Saint-Lazare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacha KACKI; Hélène RÉVEILLAS; Christopher J. KNÜSEL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour du corps malade : prise en charge et traitement funéraire des individus souffrants à travers les siècles : Actes de la 10e Rencontre du Groupe d’anthropologie et d’archéologie funéraire (Bordeaux, 23-25 mai 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reugny : Gaaf, pp.275-284, 2021, Rencontre autour du corps malade. Prise en charge et traitement funéraire des individus souffrants à travers les siècles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et compassion au Paléolithique : points de vue paléoanthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Froment &amp; H. Guy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la santé, anthropologie du soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.262-273, 2019, 978-2-348-04577-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et compassion au Paléolithique. Points de vue paléoanthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Archéologie de la santé – anthropologie du soin, Paris, 30 novembre – 1er décembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions La Découverte, Paris, pp.262-273, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02162434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identification of horse riding through the analysis of entheseal changes: methodological considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Révész</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Tihanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Talking Dead. New results from Central and Eastern European Osteoarchaeology. Proceedings of the First Conference of the Török Aurél Anthropological Association from Târgu Mures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02162438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identification of horse riding through the analysis of entheseal changes: Methodological considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tihanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Révész</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gál S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Talking Dead 2. Past and Present of Biological Anthropology. The Heritage of Török Aurél`s Œuvre. New results from ancient tuberculosis and leprosy research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEGA Publishing House, Cluj-Napoca, pp.15-28, 2018, Proceedings of the Second International Conference of the Török Aurél Anthropological Association from Târgu-Mureş</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-imagerie par rayons X : une méthode d'exploration transdisciplinaire, de l'archéologie à la chirurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions des archives contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés : quand les sciences archéologiques rencontrent l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des archives contemporaines, pp.139-162, 2017, 9782813002426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l’imagerie numérique 3D à l’étude de l’os ancien, normal et pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balasse, M.and Brugal, J.-Ph. and Dauphin, Y. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messages d'os : archéométrie du squelette animal et humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. des archives contemporaines, pp.205-213, 2015, Collection Sciences archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes funéraires : mode de vie des populations antiques et médiévales de Saint-Romain-en-Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prisset, J.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon : l'aire funéraire des thermes des Lutteurs (IVe-Xe siècles). Vol. 1, Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Brepols, pp.443-477, 2015, Bibliothèque de l’Antiquité tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brépols Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le site archéologique de Saint-Romain-en-Gal, Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.443-459, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude anthropologique de la population de l'aire funéraire des thermes des Lutteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prisset, J.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon : l’aire funéraire des thermes des Lutteurs (IVè-Xè siècles), tomes 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Brepols, pp.441-478, 2015, Bibliothèque de l’Antiquité tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des sépultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Heerscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prisset, J.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon : l'aire funéraire des thermes des Lutteurs (IVe-Xe siècles). Vol. 1, Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Brepols, pp.557-665, 2015, Bibliothèque de l’Antiquité tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des restes animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prisset, Jean-Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon. L’aire funéraire des thermes des Lutteurs (IVe-Xe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Brépols Publishers, pp.336-343, 2015, Bibliothèque de l'Antiquité tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-CT characterization of archeological bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rittemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Long, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Tomography of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRS-ETE, pp.643-647, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie 3D à l’identification des processus paléopathologiques : le nourrisson de Laquenexy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupond, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête du Passé : archéologie préventive à Metz Métropole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Serpenoise, pp.50-52, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'altricialité secondaire ou comment résoudre un défi adaptatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dutour O., Hublin J.-J et Vandermeersch B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origine et évolution des populations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des Travaux Historiques et Scientifiques, Orientations et méthodes n°8, pp.369-373, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des hominidés d'âge Plio-Pléistocène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origine et évolution des populations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des Travaux Historiques et Scientifiques, Orientations et méthodes n°8, pp.56-65, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de statistiques en anthropobiologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Houêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dutour O., Hublin J.-J et Vandermeersch B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets et méthodes en Paléoanthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des Travaux Historiques et : Scientifiques, Orientations et méthodes n°7, pp.419-446, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hétérochronies du développement : intérêts et limites pour l'étude de l'évolution humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dutour O., Hublin J.-J et Vandermeersch B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origine et évolution des populations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des Travaux Historiques et Scientifiques, Orientations et méthodes, pp.373-376, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Monna. Chapitre : Les pratiques funéraires au IIIe millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rakotondramasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crubézy E., Ludes B. et Poujol J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et espaces funéraires : les Grands Causses au Chalcolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monographie d'Archéologie Méditerranéenne, Lattes, ADALR Éditions, vol. 17, pp.120-121, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aven des Privats. Chapitre : Les pratiques funéraires au IIIe millénaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crubézy E., Ludes B. et Poujol J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et espaces funéraires : les Grands Causses au Chalcolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monographie d'Archéologie Méditerranéenne, Lattes, ADALR Éditions, vol. 17, pp.121-126, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la cavité et de la plateforme à la phase finale du groupe des Treilles : lieu de dépôt primaire des corps et de manipulation des cadavres. Chapitre : le site des Truels II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crubézy E., Ludes B. et Poujol J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et espaces funéraires : les Grands Causses au Chalcolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monographie d'Archéologie Méditerranéenne, Lattes, ADALR Éditions, vol. 17, pp.99-113, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aménagements et les structures anthropiques de la canaule. Chapitre : le site des Truels II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lefilatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crubézy E., Ludes B. et Poujol J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et espaces funéraires : les Grands Causses au Chalcolithique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monographie d'Archéologie Méditerranéenne, Lattes, ADALR Éditions, vol. 17, pp.87-89, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pays et les Hommes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crubézy E., Ludes B. et Poujol J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et espaces funéraires : les Grands Causses au Chalcolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monographie d'Archéologie Méditerranéenne, Lattes, ADALR Éditions, vol. 17, pp.19-52, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic patterning and phylogenetic significance of mental foramen number and position in the evolution of Upper Pleistocene Homo sapiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Minugh-Purvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thompson J.L., Krovitz G.E. et Nelson A.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patterns of Growth and Development in The Genus Homo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.343-360, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le passé en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série été 2025, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le passé en 3D, comment l’imagerie tridimensionnelle redimensionne la paléopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologue, hors-série : une archéologie du soin, soigner corps et âmes en Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paléopathologie, la science archéologique des maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologue, hors-série : une archéologie du soin, soigner corps et âmes en Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art mobilier : la tête d'ours sculptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp. 274-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la grotte des Gorges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Petrognani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp. 201-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléopathologie des infections humaines : vers une approche intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.S12-S12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts de l'imagerie 3D pour la paléopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyorgy Palfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Panuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.S12-S13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strasbourg Juvenile Collection: Computer Assisted Anthropology for the Anterior Fontanelle Reconstruction and Size Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Gueorguieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Synave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relazione sulle campagne 2024.1 e 2024.2, Bordeaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relazione sulle campagne 2023 (17 maggio – 17 giugno e 3-29 settembre), Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapporto antropologico. Studio dei resti umani della latrina 92 (Campagne di scavo 2023 – Parco Archeologico di Ostia Antica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Bouet A., Bouet-Fournie E. Responsables d’opération, Relazione sulle campagne 2023. SAHYLOR 2023.1 e 2023.2. 2024, pp.164-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme). Fouille programmée triennale 2015-2017. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Auvergne Rhône-Alpes. 2017, pp.800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01817196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aire funéraire des thermes des Lutteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Prisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès nationaux des sociétés historiques et scientiﬁques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.16583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04675810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Neanderthal reveals genetic isolation in their populations before extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site archéologique de Saint-Romain-en-Gal, Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Prisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28, pp.690, 2015, Bibliothèque de l'Antiquité Tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie - du virtuel au réel : l'impression 3D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Mistrot. Editions Confluences, pp.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie - Imagerie médicale et 3D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Mistrot. Editions Confluences, pp.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne d'Homo sapiens en Eurasie : croissance et variation depuis 100 000 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">British Archæological Reports, International Series 822, pp.197, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId538"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lyautey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574082v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thevenon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dodat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574380v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Navarre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574389v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Andres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Kocsm&#225;r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10884" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Oussama Baker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chauvet-Dumur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Pierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pietrobelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Laure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Travers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori d'Ortenzio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Kahlon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kn&#252;sel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604724v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005138v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Guiserix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Demangeot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petrovna Buzhilova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0119-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perraut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ballacey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2014.6956067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604884v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-011-0037-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Palfi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551447v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551437v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551435v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416061v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Gueorguieva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Synave" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434362v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coqueugniot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couture" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dutailly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbarats" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307874v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358714v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358717v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sempe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hou&#234;t" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359480v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359482v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Giacobini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarla Malerba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuku Jacob" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359485v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Minugh-Purvis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359486v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359487v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Giraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouzaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359492v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ludes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poujol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359493v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jusot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rakotondramasy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573533v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15him" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465160v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Andr&#233;s Montero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Kis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Zink" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340762" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho-Nogueira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Tillier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70051" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04336905v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rosendahl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Friedrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/anthranz/2023/1716" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04709009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharsika Vimala" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100593" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04334715v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy P&#225;lfi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102373" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04334701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Moln&#225;r" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Bereczki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102419" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284081" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336499v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102388" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799570v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Ben-Ncer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2022.06.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819351v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elspeth Ready" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01674-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373823v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2021.07.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368610v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Tihanyi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Anna V&#225;radi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345924v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2021.08.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368597v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103138" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368605v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01377-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328279v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2021.07.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368590v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2021.06.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043391v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8735" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799372v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12873" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368602v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho Nogueira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/homo/2021/1513" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376670v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2021.04.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985550v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2881" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002755v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9712" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002494v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9082" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162369v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Kn&#252;sel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162366v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rittemard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.12.012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150398v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Vasil'Iev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Khokhlov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2728" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034554v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2723" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162364v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Melillo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gunz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reske" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23787" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266401v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2019.06.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162391v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Hoogland" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Waters-Rist" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2017.12.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352005v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162407v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schuh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Arensburg" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818476v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mindaoui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5764" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818487v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Khawam" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Stordeur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5765" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150582v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5751" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842564v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D Weaver" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov V Golovanova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Doronichev" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842573v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842877v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224931v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C Lee" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdini H.T. Wu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S. Besra" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Minnikin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2015.02.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842659v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Tihany" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Palfi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842610v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Paja" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Palko" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gyula Farkas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842668v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842675v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Pap" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140291v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joordens J. C." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wesselingh Frank" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Munro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13962" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842756v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.04.007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L047FD4L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842764v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Rabinovich" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Blau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842755v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0076-4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H9LF0GRM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842783v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Willmon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Holowka" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pfeiffer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842838v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842840v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842844v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0057-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842860v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Paja" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor L. Farkas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2284" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0L9FLKX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842849v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2012.01.008" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74L7MLMJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551424v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Weaver" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551431v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Curien" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bravetti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353393v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353411v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353422v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353435v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432583v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ricaut" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erdenebaatar" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maureille" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353482v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112850v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00094497" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E0F325947B53963BBF429521BBABBEDD3A20EFB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353501v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Veillon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02852" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-C5WR1QBX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359495v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353513v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Minor" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00002-7" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353524v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.483" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353535v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359496v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353529v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359497v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fily" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lery" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353542v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Liguoro" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chech" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359498v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353558v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573083v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barreau-Jacquot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Maudet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573084v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rp&#225;d Szab&#243;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Katalin Mai" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Andreas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573054v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573062v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kis Luca" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Bert&#243;k" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574101v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573051v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573040v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573033v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fedani" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859537v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8307" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604904v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604947v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604918v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604929v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604911v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604952v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139319v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coupeur" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111519v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819295v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819304v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S Besra" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Minnikin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Llewellyn" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455977v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102499v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16618" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330061v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16743" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330147v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16843" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330192v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16913" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330196v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16788" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330200v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16603" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416436v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oeaw.ac.at/oeai" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328278v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162434v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352778v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162438v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Tihanyi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352795v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Berthon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tihanyi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutour" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763102v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838185v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411046v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Valentin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838168v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838180v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838164v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Heerscher" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195981v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833185v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841499v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355583v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355582v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355586v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355581v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355609v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355589v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefilatre" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355610v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355590v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355593v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hibon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355611v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124606v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574078v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574070v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981643v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981639v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petrognani" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073111v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073110v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376092v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587214v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fourni&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587205v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caussade" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573512v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817196v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkacem" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Belles" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709039v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675810v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16583" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267849v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411041v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551418v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551420v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358675v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lyautey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thevenon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574150v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dodat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Navarre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Andres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Kocsm&#225;r" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10884" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Oussama Baker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chauvet-Dumur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Pierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pietrobelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Travers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Laure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Guiserix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054468v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori d'Ortenzio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Kahlon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kn&#252;sel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111511v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Demangeot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petrovna Buzhilova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0119-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perraut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ballacey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2014.6956067" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604884v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-011-0037-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551435v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551451v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Palfi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864890v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551447v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551444v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416061v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Gueorguieva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Synave" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434362v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coqueugniot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couture" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dutailly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbarats" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358714v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sempe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hou&#234;t" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359481v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359480v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359482v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Giacobini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarla Malerba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuku Jacob" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359485v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Minugh-Purvis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358699v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Giraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouzaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359487v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359492v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ludes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poujol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359493v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jusot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rakotondramasy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573533v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15him" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465160v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Andr&#233;s Montero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Kis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Zink" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340762" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho-Nogueira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Tillier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70051" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04336905v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rosendahl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Friedrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/anthranz/2023/1716" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04709009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharsika Vimala" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100593" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336499v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102388" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04334715v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy P&#225;lfi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102373" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04334701v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Moln&#225;r" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Bereczki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102419" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284081" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799570v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Ben-Ncer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2022.06.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819351v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elspeth Ready" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01674-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376670v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2021.04.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368602v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho Nogueira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/homo/2021/1513" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368610v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Tihanyi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Anna V&#225;radi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345924v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2021.08.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373823v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2021.07.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368605v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01377-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103138" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328279v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2021.07.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368590v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2021.06.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8735" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799372v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12873" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002494v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9082" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002755v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9712" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985550v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2881" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266401v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2019.06.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150398v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Vasil'Iev" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Khokhlov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2728" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034554v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2723" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162369v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Kn&#252;sel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162366v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rittemard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.12.012" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162364v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Melillo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gunz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reske" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23787" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162391v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Hoogland" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Waters-Rist" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2017.12.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352005v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162407v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schuh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Arensburg" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818476v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mindaoui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5764" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818487v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Khawam" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Stordeur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5765" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150582v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5751" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842573v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842564v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D Weaver" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov V Golovanova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Doronichev" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842877v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842668v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842610v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Paja" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Palko" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gyula Farkas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842659v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Tihany" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Palfi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224931v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C Lee" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdini H.T. Wu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S. Besra" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Minnikin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2015.02.001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140291v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joordens J. C." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wesselingh Frank" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Munro" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13962" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842675v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Pap" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842755v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0076-4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H9LF0GRM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842764v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Rabinovich" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Blau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842756v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.04.007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L047FD4L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842783v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Willmon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Holowka" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pfeiffer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842838v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842840v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842844v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0057-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842860v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Paja" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor L. Farkas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2284" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0L9FLKX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842849v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2012.01.008" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74L7MLMJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551424v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Weaver" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551431v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Curien" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bravetti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353393v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353411v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353422v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353482v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erdenebaatar" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432583v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ricaut" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maureille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353435v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112850v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00094497" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E0F325947B53963BBF429521BBABBEDD3A20EFB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353501v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Veillon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02852" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-C5WR1QBX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359495v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353524v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.483" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353513v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Minor" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00002-7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353535v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359496v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353529v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359497v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fily" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lery" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353542v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Liguoro" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chech" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359498v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353558v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573083v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barreau-Jacquot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Maudet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573084v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rp&#225;d Szab&#243;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Katalin Mai" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Andreas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573062v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kis Luca" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Bert&#243;k" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573054v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574101v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573051v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573033v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fedani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573040v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859537v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8307" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604947v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604904v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604918v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604929v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604911v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604952v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139319v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coupeur" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111519v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819295v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819304v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S Besra" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Minnikin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Llewellyn" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455977v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330200v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16603" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330061v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16743" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102499v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16618" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330147v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16843" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330192v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16913" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330196v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16788" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416436v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oeaw.ac.at/oeai" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328278v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352778v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162434v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162438v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Tihanyi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352795v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Berthon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tihanyi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutour" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763102v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838185v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838168v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411046v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Valentin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838180v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838164v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Heerscher" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195981v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833185v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841499v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355583v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355582v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355586v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355581v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355590v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355593v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hibon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355609v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355589v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefilatre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355610v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355611v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124606v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574078v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574070v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981643v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981639v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petrognani" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073110v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073111v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376092v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587214v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fourni&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587205v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caussade" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573512v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817196v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkacem" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Belles" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709039v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675810v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16583" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267849v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411041v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551418v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551420v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358675v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>